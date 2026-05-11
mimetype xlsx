--- v0 (2025-11-04)
+++ v1 (2026-05-11)
@@ -54,1716 +54,1716 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>JOAQUIM JOSÉ DE MEDEIROS</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/277/lei_no1.149_-_bonus_medicos_plantonistas.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/277/lei_no1.149_-_bonus_medicos_plantonistas.pdf</t>
   </si>
   <si>
     <t>Concede auxílio de natureza transitória aos Médicos Plantonistas da Unidade Mista de Saúde – UMS de Cruzeta/RN, durante o estado de calamidade pública decorrente da pandemia do COVID-19, e dá outras providências.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/284/lei_no1.150_-_atualizar_vencimentos_dos_servidores_da_camara.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/284/lei_no1.150_-_atualizar_vencimentos_dos_servidores_da_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos vencimentos dos servidores da Câmara Municipal de Cruzeta relativo ao salário-mínimo nacional e dá outras providências.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/285/lei_o_1.151_-_abre_credito_especial.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/285/lei_o_1.151_-_abre_credito_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza ao Poder Executivo Municipal a abrir Crédito Especial, e dá outras providências.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/286/lei_no_1.152_-_novo_modelo_fundeb.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/286/lei_no_1.152_-_novo_modelo_fundeb.pdf</t>
   </si>
   <si>
     <t>Regulamenta o novo modelo do FUNDEB no âmbito do Município de Cruzeta/RN, cria o Conselho Municipal de Acompanhamento   e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação – Conselho do FUNDEB, sua composição e atribuições, e dá outras providências.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/287/lei_no_1.153_-_institui_conselhos_de_educacao.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/287/lei_no_1.153_-_institui_conselhos_de_educacao.pdf</t>
   </si>
   <si>
     <t>Institui os Conselhos Escolares, suas competências, composição e atribuições e dá outras providências.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/288/lei_no_1.154_-_doacao_de_terreno_sesi.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/288/lei_no_1.154_-_doacao_de_terreno_sesi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de terreno do Patrimônio Municipal para o Serviço Social da Indústria – SESI e dá outras providências.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/289/lei_no_1.155_-_insere_inciso_na_lei_1.152.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/289/lei_no_1.155_-_insere_inciso_na_lei_1.152.pdf</t>
   </si>
   <si>
     <t>Insere o inciso IX no art. 2º da Lei nº 1.152/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/290/lei_no_1.156_-_contribuicao_lions_clube.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/290/lei_no_1.156_-_contribuicao_lions_clube.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar contribuição financeira com o Lions Clube e dá outras providências.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Gabinete da Presidência - PRES</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/291/lei_no1.157_-_desafetacao_de_bem_movel.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/291/lei_no1.157_-_desafetacao_de_bem_movel.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação de bem móvel de propriedade da Câmara Municipal de Cruzeta-RN, conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Ayérica Dantas</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/321/processo_107-2021_-_retirada_da_pauta.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/321/processo_107-2021_-_retirada_da_pauta.pdf</t>
   </si>
   <si>
     <t>Cria a política pública de incentivo e educação tecnológica para a terceira idade, denominada: Programa “Inclusão Digital para a Terceira Idade” no âmbito do município de Cruzeta/RN e dá outras providências.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/292/lei_no_1.158_-_concede_anistia_aos_quiosques.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/292/lei_no_1.158_-_concede_anistia_aos_quiosques.pdf</t>
   </si>
   <si>
     <t>Concede anistia aos permissionários dos quiosques públicos municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/293/publicacao_ldo.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/293/publicacao_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária para o Exercício de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/294/lei_no_1.161_-_dia_do_ciclistas.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/294/lei_no_1.161_-_dia_do_ciclistas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Dia Municipal do Ciclista no Município de Cruzeta/RN, que será comemorado anualmente no Segundo Domingo de Abril, data que antecede o Dia Internacional do Ciclista comemorado no dia 15 de abril e dá outras providências.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/295/lei_no_1.160_-_decimo_terceiro_vereadores.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/295/lei_no_1.160_-_decimo_terceiro_vereadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Décimo Terceiro Salário aos Agentes Políticos do Legislativo Municipal de Cruzeta/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/296/projeto_no_16_-_primeira_infancia.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/296/projeto_no_16_-_primeira_infancia.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal pela Primeira Infância em Cruzeta/RN.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/324/lei_no_1.159_-_plano_plurianual_2022-2025.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/324/lei_no_1.159_-_plano_plurianual_2022-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município para o quadriênio de 2022 -2025 e dá outras providências.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/297/lei_no_1.163-2021_-_abre_credito_adicional_1.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/297/lei_no_1.163-2021_-_abre_credito_adicional_1.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no valor de R$ 1.160.038,00 (um milhão, cento e sessenta mil e trinta e oito reais), destinados ao incremento temporário ao custeio dos serviços de atenção básica em saúde, conforme repasse efetuado pelo Fundo Nacional de Saúde – FNS.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/298/lei_no_1.164_-_2021_-_denomina_palco_cultural.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/298/lei_no_1.164_-_2021_-_denomina_palco_cultural.pdf</t>
   </si>
   <si>
     <t>Denomina de Palco “Palco Cultural Francisco Duque de Boêmia”, o Palco da Praça de Eventos Dr. Sílvio Bezerra de Melo e dá outras providências.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/299/lei_no_1.166_-_abre_credito_adicional_especial_no_valor_de_r-_275.000-00.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/299/lei_no_1.166_-_abre_credito_adicional_especial_no_valor_de_r-_275.000-00.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no valor de R$ 275.000,00 (duzentos e setenta e cinco mil reais), destinados a execução da transferência especial, conforme repasse efetuado pelo Ministério da Economia.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/323/processo_181-2021_-_retirado_de_pauta.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/323/processo_181-2021_-_retirado_de_pauta.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial no valor de R$ 67.000,00 (sessenta e sete mil reais), para aquisição de um veículo automotor destinado a atender as demandas da Câmara Municipal.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/300/processo_189-2021_-_retirado_da_pauta.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/300/processo_189-2021_-_retirado_da_pauta.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial – alteração na LOA – Lei Orçamentária Anual para o exercício de 2021.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/322/lei_no_1.165_-_dispoe_sobre_a_abertura_de_credito_especial_-_alteracao_da_loa.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/322/lei_no_1.165_-_dispoe_sobre_a_abertura_de_credito_especial_-_alteracao_da_loa.pdf</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/283/lei_complementar_no59_-_ppi.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/283/lei_complementar_no59_-_ppi.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Parcelamento Incentivado – PPI, relativo aos débitos fiscais de pessoas físicas e jurídicas com o fisco municipal e dá outras providências.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
     <t>Arilúzia Sasnara</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/301/requerimento_no_01.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/301/requerimento_no_01.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal de Cruzeta, a construção de uma ciclovia com iluminação, sendo construída da ponte onde passa a água do nosso Açude Público até mais precisamente o Alto dos Remédios.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/302/requerimento_no_02.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/302/requerimento_no_02.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal de Cruzeta, a providência quanto a realização de coleta de lixo doméstico nos Perímetros Irrigados I e II de pelo menos 01 (uma) vez a cada 07 dias, assim como a disponibilidade de algum coletor tipo lixeira.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>Cypriano Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal de Cruzeta, a aquisição de um Carro Cuca, para a coleta de lixo deste Município</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/304/requerimento_no_04.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/304/requerimento_no_04.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal de Cruzeta, que seja articulado junto ao Governo Federal a parceria para construção de casas populares em nosso Município através do Programa de Habitação Popular Casa Verde e Amarela.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>Walfredo Cesino</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/305/requerimento_no_05.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/305/requerimento_no_05.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal de Cruzeta e a Secretária Municipal de Saúde, atendimento médico mensal nas comunidades rurais deste Município.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_no_06.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_no_06.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal de Cruzeta, um Técnico Agrícola para atender os agricultores nas comunidades rurais deste Município.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>Itan Lobo</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/307/requerimento_no_07.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/307/requerimento_no_07.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal de Cruzeta, que seja encaminhado a essa Casa Legislativa Projeto de Lei, realizando a revisão geral anual da remuneração para todos os servidores municipais que ganham acima do salário mínimo, ativos e aposentados e os professores do magistério, com fundamento no inciso VIII, ao Art. 8º, da Lei Complementar 173/2020 c/c o Art. 7º, IV, da Constituição Federal vigente no país.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/308/requerimento_no_08.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/308/requerimento_no_08.pdf</t>
   </si>
   <si>
     <t>Solicita a  Ilmª Srª  Presidente do Instituto de Previdência do Município de Cruzeta – CRUZETA-PREV, que seja encaminhado informações e extratos quanto aos repasses realizados ao CRUZETA-PREV, no mês de dezembro de 2020, 13º e janeiro de 2021, contendo nos extratos a contribuição patronal e dos servidores públicos efetivos</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/309/requerimento_no_09.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/309/requerimento_no_09.pdf</t>
   </si>
   <si>
     <t>Solicita a Ilmª Srª Secretária Municipal de Saúde, que seja enviado relatório com informações do plano de vacinação da Covid-19 no município de Cruzeta/RN, bem como planilha contendo os dados das pessoas que receberam as doses da vacina disponibilizada, e em caso de servidor do município especificar o cargo ocupado.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/310/requerimento_no_10.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/310/requerimento_no_10.pdf</t>
   </si>
   <si>
     <t>Solicita a Ilmª Srª Secretária Municipal de Saúde, que seja realizada a testagem em massa da população da Covid-19, considerando que houve um aumento de casos no Estado do Rio Grande do Norte, e que novas variantes já foram detectadas. Solicita ainda que seja informado como está sendo realizada a testagem no município, os tipos de exames oferecidos para a testagem e uma estimativa quantitativa de exames realizados em 2021.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/311/requerimento_no_11.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/311/requerimento_no_11.pdf</t>
   </si>
   <si>
     <t>Solicita a Ilmª Srª Secretária Municipal de Saúde, que seja intensificada a fiscalização da Vigilância Sanitária no comércio em geral no município de Cruzeta, visto que é possível visualizar mesmo diante do decreto instituído, aglomerações em diversos empreendimentos.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/312/requerimento_no_12.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/312/requerimento_no_12.pdf</t>
   </si>
   <si>
     <t>Requer que o Projeto de Lei Complementar nº 01/2021 e o Projeto de Lei nº 01/2021, do Poder Executivo, tenham tramitação em Regime de Urgência.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Bebeto Diniz</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/313/requerimento_no_13.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/313/requerimento_no_13.pdf</t>
   </si>
   <si>
     <t>Solicita a Ilmª Srª Secretária Municipal de Assistência Social, que seja enviado um relatório com informações da distribuição do leite (Programa do Leite do Governo do Estado), contendo o número de pessoas beneficiadas.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/314/requerimento_no_14.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/314/requerimento_no_14.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, o trator para o corte de terras, como também a distribuição de sementes para o plantio na zona rural do nosso município.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/315/requerimento_no_15.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/315/requerimento_no_15.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal o incentivo de atividades esportivas, nos finais de semana, para crianças e adolescentes, na quadra poliesportiva, recém inaugurada, na COHAB.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/316/requerimento_no_16.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/316/requerimento_no_16.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, a construção de passagem molhada no Sítio Rio do Meio, neste Município</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/317/requerimento_no_17.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/317/requerimento_no_17.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, a recuperação e manutenção das estradas vicinais do Município.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/318/requerimento_no_18.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/318/requerimento_no_18.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, a aquisição de uma máquina ensiladeira, para auxiliar aos agricultores do nosso Município.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/319/requerimento_no_19.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/319/requerimento_no_19.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, que seja encaminhado a essa Casa Legislativa projeto de lei para a aquisição de vacinas do Covid-19.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/320/requerimento_no_20.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/320/requerimento_no_20.pdf</t>
   </si>
   <si>
     <t>Sugere ao Exmº. Prefeito Municipal, que seja feito o contato-articulação junto ao Presidente do Sistema FIERN, solicitando que seja construído uma biblioteca através do Projeto SESI TEC em nosso Município.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/325/requerimento_no_21.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/325/requerimento_no_21.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, a pavimentação das Ruas Manoel Peixinho e Sebastião Pereira da Silva, em nosso Município</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Patrício de Porfírio</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/326/requerimento_no_22.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/326/requerimento_no_22.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, a construção de passagem molhada ou ponte no Sítio Mulungu.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/327/requerimento_no_23.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/327/requerimento_no_23.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, a construção de passagem molhada com manilhas no Sítio Riacho da Barra.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/328/requerimento_no_24.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/328/requerimento_no_24.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, que dentro das possibilidades, realize aquisição de uniformes e Equipamentos de Proteção Individual – EPI, para servidores da Secretaria de Obras e Infraestrutura, visando melhores condições de trabalho.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/329/requerimento_no_25.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/329/requerimento_no_25.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, que seja avaliado meios para a redução ou isenção de impostos para os comerciantes locais.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/330/requerimento_no_26.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/330/requerimento_no_26.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, projeto de lei referente ao Programa Qualificação das Ações de Vigilância Sanitária em Saúde (PQA-VS), regulamentado pela Portaria nº 1.708, de 16 de agosto de 2013.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Hutson Neves</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/331/requerimento_no_27.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/331/requerimento_no_27.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, que seja avaliada a possibilidade de ampliação do Cemitério Público, em nosso Município.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/332/requerimento_no_28.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/332/requerimento_no_28.pdf</t>
   </si>
   <si>
     <t>Requer que os Projetos de Leis nºs 04 e 05/2021, do Poder Executivo, tenham tramitação em Regime de Urgência.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/333/requerimento_no_29.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/333/requerimento_no_29.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, a construção de canal de esgoto localizado no sangradouro do Açude Público.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/334/requerimento_no_30.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/334/requerimento_no_30.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, solicitando a pavimentação a paralelepípedo da Avenida Carmelita Monteiro, nas imediações das oficinas que margeiam o Açude Pitombeira, neste Município.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/335/requerimento_no_31.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/335/requerimento_no_31.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, que seja formada a junta médica do município.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Ethel Moraes</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/336/requerimento_no_32.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/336/requerimento_no_32.pdf</t>
   </si>
   <si>
     <t>Requer que o Projeto de Lei nº 06/2021, do Poder Executivo, tenha tramitação em Regime de Urgência.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/337/requerimento_no_33.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/337/requerimento_no_33.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, que seja criado um projeto que viabilize a realização do Censo Municipal, buscando informações necessárias para facilitar o desenvolvimento dos trabalhos no âmbito do Poder Público.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/338/requerimento_no_34.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/338/requerimento_no_34.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, a sinalização da Ciclovia.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/339/requerimento_no_35.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/339/requerimento_no_35.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmº. Prefeito Municipal, que seja enviado ofício à Secretaria do Estado do Meio Ambiente e dos Recursos Hídricos – SEMARH, solicitando a perfuração de poços tubulares na Zona Rural deste Município.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/340/requerimento_no_36.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/340/requerimento_no_36.pdf</t>
   </si>
   <si>
     <t>Solicita a Ilmª Srª Secretária de Educação, Cultura e Esportes, que seja realizada a entrega de material escolar para todos os alunos da rede municipal.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/341/requerimento_no_37.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/341/requerimento_no_37.pdf</t>
   </si>
   <si>
     <t>Solicita a Ilmª Srª Secretária de Saúde, a realização de processo licitatório para aquisição de medicamentos para farmácia básica.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/342/requerimento_no_38.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/342/requerimento_no_38.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado expediente ao Sr. Adelson Santos, Gerente do Escritório Regional da CAERN, solicitando uma expansão de rede de abastecimento, em nosso Município.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/343/requerimento_no_39.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/343/requerimento_no_39.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, uma análise e avaliação, para uma possível inclusão dos professores e profissionais de Educação na lista de prioridade de vacinação da COVID-19, em nosso Município.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_no_40.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_no_40.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, que as vias urbanas sejam sinalizadas.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/345/requerimento_no_41.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/345/requerimento_no_41.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, que seja enviado ofício aos Correios, pedindo a inclusão na rota do carteiro dos Conjuntos Sebastião Araújo, Marina Lopes e Manoel Lopes.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/346/requerimento_no_42.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/346/requerimento_no_42.pdf</t>
   </si>
   <si>
     <t>Requer que o Projeto de Lei nº 07/2021, do Poder Executivo, tenha tramitação em Regime de Urgência.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/347/requerimento_no_43.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/347/requerimento_no_43.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, rampa de acessibilidade na calçada da Câmara Municipal.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/348/requerimento_no_44.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/348/requerimento_no_44.pdf</t>
   </si>
   <si>
     <t>Solicita a Ilmª Srª Secretária Municipal de Saúde, o envio a essa Casa Legislativa do montante de recursos transferido fundo a fundo do Ministério da Saúde para o Município de Cruzeta/RN em 2021, peço ainda que informe o detalhamento das despesas oriundas destes recursos em que foram aplicados.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/349/requerimento_no_45.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/349/requerimento_no_45.pdf</t>
   </si>
   <si>
     <t>Solicita a Ilmª Srª Secretária Municipal de Saúde, que seja realizada a publicação, na internet, da lista de espera dos pacientes que aguardam por consultas (discriminadas por especialidade), exames e intervenções cirúrgicas e outros procedimentos nos estabelecimentos da rede pública de saúde.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/350/requerimento_no_46.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/350/requerimento_no_46.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, o detalhamento dos recursos utilizados na reforma do Ginásio Poliesportivo, além de informar como ocorreu o planejamento da reforma.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/351/requerimento_no_47.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/351/requerimento_no_47.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, que seja colocada nas vias públicas as placas de trânsito adquiridas através do processo de dispensa nº 027/2020.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/352/requerimento_no_48.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/352/requerimento_no_48.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, que seja realizado o estudo quanto aos Laudos Técnicos Condições de Ambiente de Trabalho (LTCAT) e Perfil Profissiográfico Previdenciário (PPP).</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/353/requerimento_no_49.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/353/requerimento_no_49.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, que seja informado quais as atribuições que vêm sendo desenvolvidas pelo cargo de agente de trânsito e solicitar que seja realizada a capacitação do profissional.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/354/requerimento_no_50.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/354/requerimento_no_50.pdf</t>
   </si>
   <si>
     <t>Solicita a Ilmª Srª Secretária Municipal de Saúde, que seja realizada diariamente a atualização das doses aplicadas da vacinação contra a COVID-19, no portal do RN+VACINA.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/355/requerimento_no_51.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/355/requerimento_no_51.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, que seja realizada a operação “tapa buracos” nas vias asfálticas do nosso município.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/356/requerimento_no_53.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/356/requerimento_no_53.pdf</t>
   </si>
   <si>
     <t>Solicita ao Ilmº Sr. Dirigente Municipal do DNOCS, que seja realizada a limpeza do Açude Público.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/357/requerimento_no_54.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/357/requerimento_no_54.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, que seja notificada a empresa responsável pela obra da Praça Centenária, a fim de realizar manutenção.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/358/requerimento_no_55.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/358/requerimento_no_55.pdf</t>
   </si>
   <si>
     <t>Solicita a Ilmª Srª Secretária Municipal, a apresentação do Relatório Quadrimestral de Saúde referente ao último quadrimestre do ano de 2020, assim como o 1º Relatório Quadrimestral de Saúde deste ano de 2021.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>PSDB</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/359/requerimento_no_56.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/359/requerimento_no_56.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, que sejam encaminhadas informações e documentos acerca dos “Kits Merendas” entregues pelo Município de Cruzeta/RN às famílias beneficiárias da rede municipal de ensino.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/360/requerimento_no_57.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/360/requerimento_no_57.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, que seja disponibilizado o veículo tipo caçamba para os agricultores pegarem o milho na Companhia Nacional de Abastecimento – CONAB.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Solicitam ao Exmº. Prefeito Municipal, com cópia ao Ilmº Sr. Secretário Municipal de Infraestrutura, que seja providenciado a pintura das UBS’s, mais especificamente a pintura interna das salas de enfermagens das UBS’s 02 e 03, objetivando a remoção de mofos. Da mesma forma, reivindicam ainda a limpeza e drenagem da pista de Atletismo em nosso Município.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/362/requerimento_no_59.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/362/requerimento_no_59.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, com cópia a Ilmª Sr. Secretária Municipal de Saúde, que seja providenciado o kit de toda a categoria dos Agentes de Saúde, assim como a aquisição de novos aparelhos de verificar pressão.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/363/requerimento_no_60.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/363/requerimento_no_60.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Exmº. Prefeito Municipal, a aquisição de 01 (uma) Retroescavadeira e 01 (um) trator, da mesma forma pedem que seja providenciado a compra de 06 baterias e estepes para os ônibus escolares, sendo estes os mais antigos da frota.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/364/requerimento_no_61.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/364/requerimento_no_61.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, a elaboração de Projeto de Lei para instituir o Conselho Municipal de Juventude no Município.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/365/requerimento_no_62.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/365/requerimento_no_62.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, que seja visto a possibilidade da aquisição de um novo veículo para transportar os pacientes que fazem hemodiálise, em nosso município.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/366/requerimento_no_63.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/366/requerimento_no_63.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Exmº. Prefeito Municipal, a construção ou aluguel de garagem para guardar veículos que compõem a frota municipal.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/367/requerimento_no_64.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/367/requerimento_no_64.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, que seja realizada a pavimentação do Perímetro Irrigado Núcleo I e II.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/368/requerimento_no_65.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/368/requerimento_no_65.pdf</t>
   </si>
   <si>
     <t>Solicita ao Dirigente da Companhia de Águas e Esgotos do Rio Grande do Norte – CAERN, a realização de um plano de racionamento de água no município.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/399/requerimento_no_66.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/399/requerimento_no_66.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, que seja disponibilizado na Rodoviária, espaço para uma mini Central do Cidadão.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/400/requerimento_no_67.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/400/requerimento_no_67.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, que seja realizada a sinalização entre os municípios vizinhos, delimitando os perímetros urbanos e a distância entre eles.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/401/requerimento_no_68.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/401/requerimento_no_68.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, melhorias na iluminação pública da Avenida Carmelita Monteiro, em nosso Município.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/402/requerimento_no_69.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/402/requerimento_no_69.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, com cópia a Secretaria de Infraestrutura, a instalação de uma caixa d’água no bairro Alto dos Remédios, especificamente, na rua VL Alto dos Remédios.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/403/requerimento_no_70.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/403/requerimento_no_70.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, que seja enviado a essa Casa Legislativa Projeto de Lei para criar a isenção dos alugueis dos prédios públicos que estão instaladas as facções, bem como a remoção da taxa de contribuição de iluminação pública desses estabelecimentos.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/404/requerimento_no_71.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/404/requerimento_no_71.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, a instalação de caixa d’água próximo ao balneário público para abastecimento das residências ali localizadas.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/405/requerimento_no_72.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/405/requerimento_no_72.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, a construção de fossa séptica comunitária para o Conjunto Manoel Lopes e Unidade Básica de Saúde Lilita Fernandes de Brito.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/406/requerimento_no_73.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/406/requerimento_no_73.pdf</t>
   </si>
   <si>
     <t>Solicita a Ilmª Srª Secretária Municipal de Saúde, que seja disponibilizado aparelho telefônico para as Unidades Básicas de Saúde.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/407/requerimento_no_74.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/407/requerimento_no_74.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, que seja realizada a manutenção e inserção de quebra-molas em pontos estratégicos da cidade.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/408/requerimento_no_75.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/408/requerimento_no_75.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Prefeito Municipal, a construção de abatedouro público.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/409/requerimento_no_76.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/409/requerimento_no_76.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, a construção de paradas de ônibus, sendo pontos com cobertura no Conjunto Sebastião Araújo e Comunidade Alto dos Remédios, em nosso município.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/410/requerimento_no_77.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/410/requerimento_no_77.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal com cópia a Secretária Municipal de Saúde, solicitando que seja visto a possibilidade da contratação de médicos com especialidades em Pediatria, Ginecologia, Cardiologia, Ortopedia, e tantas outras especialidades que supram a demanda da população conforme necessidades e procura a Secretaria Municipal de Saúde, em nosso município.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/411/requerimento_no_78.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/411/requerimento_no_78.pdf</t>
   </si>
   <si>
     <t>Solicita a Ilmª Srª Secretária Municipal de Saúde, esclarecimentos quanto a pactuação de procedimentos de saúde realizados na cidade Tenente Ananias/RN.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/412/requerimento_no_79.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/412/requerimento_no_79.pdf</t>
   </si>
   <si>
     <t>Solicita a Ilmª Srª Secretária Municipal de Saúde com cópia ao Coordenador de Vigilância Sanitária, para que se tenha uma maior assistência com os animais de rua do Município.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/413/requerimento_no_80.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/413/requerimento_no_80.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, que seja feita a intensificação da segurança pela Guarda Municipal na zona rural e urbana do Município.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/414/requerimento_no_81.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/414/requerimento_no_81.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, a revitalização do Parque Infantil, especificamente, o melhoramento da iluminação do espaço, assim como a aquisição de brinquedos de acessibilidade para as crianças com deficiência do nosso Município.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/415/requerimento_no_82.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/415/requerimento_no_82.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal com cópia ao comandante da Guarda Municipal, cursos de capacitações para os profissionais que atuam na Segurança Municipal.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/416/requerimento_no_83.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/416/requerimento_no_83.pdf</t>
   </si>
   <si>
     <t>Solicita ao Ilmº Sr. Diretor Geral do DER/RN, a limpeza integral do acostamento da Rodovia RN-288, especificamente no trecho que liga o Município de Cruzeta/RN ao Município de Acari/RN, visando a retirada dos arbustos e mata/vegetação remanescente ao roço realizado, haja vista que a ausência da referida limpeza deixa material exposto, causando perigo aos ciclistas e pedestres que necessitam utilizar o local.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/417/requerimento_no_84.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/417/requerimento_no_84.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Sr. Prefeito Municipal, que sejam encaminhadas as cópias integrais, inclusive, os contratos, notas fiscais emitidas e os pagamentos realizados, sejam por meio físico ou por meio digital, dos seguintes processos: Pregão Presencial nº 019/2021 – Contrato Administrativo nº 035/2021 – Processo Administrativo MC/RN n° 086/2021; Processo Licitatório nº 035/2021 – Dispensa nº 023/2021 – Contrato Administrativo nº 020/2021; Pregão Presencial nº 16/2021.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/418/requerimento_no_85.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/418/requerimento_no_85.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Sr. Prefeito Municipal, que seja avaliada junto ao Parque de Diversões, a redução no valor do ingresso para os brinquedos, no período que corresponde a Festa de Nossa Senhora dos Remédios.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/419/requerimento_no_86.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/419/requerimento_no_86.pdf</t>
   </si>
   <si>
     <t>Requer que o Projeto de Lei nº 24/2021, do Poder Executivo, tenha tramitação em Regime de Urgência.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Ministro Fábio Salustino Mesquita de Faria, a liberação de internet 5G para as escolas municipais e estaduais de Cruzeta, seno no total de 5 (cinco), Escola Estadual Joaquim José de Medeiros, Escola Estadual Otávio Lamartine, Escola Municipal Ana Assis de Medeiros, Escola Municipal Cônego Ambrósio Silva e o Centro Municipal de Educação Infantil Joaquim Lopes Pequeno.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/421/requerimento_no_88.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/421/requerimento_no_88.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Sr. Prefeito Municipal, com cópia a Secretaria de Infraestrutura e Serviços Urbanos, a manutenção dos esgotos a céu aberto existentes no município.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/422/requerimento_no_89.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/422/requerimento_no_89.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Sr. Prefeito Municipal, informações referentes a equipamento (trator) que se encontra próximo a academia de saúde sem utilização.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/423/requerimento_no_90-2021_-walfredo_cesino_de__medeiroa.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/423/requerimento_no_90-2021_-walfredo_cesino_de__medeiroa.pdf</t>
   </si>
   <si>
     <t>Ao diretor do DER/RN, solicitando a adição de dois quebra-molas, com sinalização de faixa de pedestre na Av. Carmelita Monteiro.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/424/requerimento_no_91-2021_-_walfredo_cesimo_de_medeiros.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/424/requerimento_no_91-2021_-_walfredo_cesimo_de_medeiros.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Sr. Prefeito Municipal, autorização para construção de embarcador de animais e pista de vaquejada no Sítio Pitombeira, nas proximidades do lixão.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/425/requerimento_no_92-2021__-_ayerica_angelle.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/425/requerimento_no_92-2021__-_ayerica_angelle.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Sr. Prefeito Municipal, que seja realizada a reforma da capela do cemitério.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/426/requerimento_no_93-2021_-_ayerica_angelle.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/426/requerimento_no_93-2021_-_ayerica_angelle.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Sr. Prefeito Municipal, que seja implementada uma ajuda de custo de combustível para os Agentes de Saúde da zona rural.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/427/requerimento_no_94-2021_-_ayerica_angelle.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/427/requerimento_no_94-2021_-_ayerica_angelle.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Sr. Prefeito Municipal, que seja disponibilizado material de limpeza e água potável para a Casa de Cultura.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/428/requerimento_no_95-2021_-ayerica_angelle.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/428/requerimento_no_95-2021_-ayerica_angelle.pdf</t>
   </si>
   <si>
     <t>Solicita ao Ilmº. Sr. Agente de Cultura do município de Cruzeta, que seja realizada a organização da Casa de Cultura e retirada de objetos pertencentes ao município que estão guardados no referido órgão, funcionando como uma espécie de depósito.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/429/requerimento_no_96-2021_-_ariluzia_sasnara.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/429/requerimento_no_96-2021_-_ariluzia_sasnara.pdf</t>
   </si>
   <si>
     <t>Requer que o Projeto de Lei Complementar nº 02/2021, do Poder Executivo, tenha tramitação em regime de urgência.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/430/requerimento_no_97-2021_-_itan_lobo_de_medeiros.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/430/requerimento_no_97-2021_-_itan_lobo_de_medeiros.pdf</t>
   </si>
   <si>
     <t>Requer que o Projeto de Lei nº 25/2021, da Mesa Diretora, tenha tramitação em regime de urgência.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/431/requerimento_no_98.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/431/requerimento_no_98.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Sr. Prefeito Municipal, que seja denominado ao carro compactador de lixo o nome de José Neres de Azevêdo  – Zé Dulino.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/396/projeto_de_resolucao_01_-_2021.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/396/projeto_de_resolucao_01_-_2021.pdf</t>
   </si>
   <si>
     <t>Denomina Escola do Legislativo “Vereadora Maria Nazareth de Azevêdo Vital”, e dá outras providências.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do horário das sessões ordinárias da Câmara Municipal de Cruzeta, atualiza os períodos ordinários na forma da Lei Orgânica que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/398/projeto_de_resolucao_03_-_2021.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/398/projeto_de_resolucao_03_-_2021.pdf</t>
   </si>
   <si>
     <t>Modifica o Anexo I da Resolução nº 70/2013.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_no_01_-_ariluzia.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_no_01_-_ariluzia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal de Cruzeta, adquirir e disponibilizar lixeiras em alguns pontos estratégicos da feira livre, assim como lixeiras em várias ruas, terrenos baldios, pontos críticos e estratégicos de nossa cidade, contribuindo para a manutenção de uma Cruzeta mais limpa e organizada.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/279/indicacao_no_02_-_ariluzia.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/279/indicacao_no_02_-_ariluzia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal de Cruzeta, para que o mesmo articule junto a Secretaria de Infraestrutura, e analise a possibilidade de melhoramento na iluminação pública de alguns pontos que necessitam, seja com mais postes de iluminação em lugares escuros ou troca de lâmpadas, gerando uma melhor iluminação e segurança para os munícipes.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_no_03_-_cypriano.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_no_03_-_cypriano.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmº. Presidente da Câmara, que seja solicitado a todos os representantes desta Casa Legislativa o uso de blazer nas Sessões Plenárias.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_no_04_-_hildeberto.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_no_04_-_hildeberto.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº. Prefeito Municipal, que seja instalado refletores de iluminação na quadra de areia, localizada no Bairro Novo Horizonte, especificamente, na Rua Jefferson Medeiros, da antiga lavanderia.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_no_05_-_ayerica.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_no_05_-_ayerica.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº. Sr. Prefeito Municipal, a contratação de bombeiro civil para eventos do município.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Comunicação</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/439/comunicacoes_2021.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/439/comunicacoes_2021.pdf</t>
   </si>
   <si>
     <t>COMUNICAÇÕES DOS PARLAMENTARES</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>ATM</t>
   </si>
   <si>
     <t>Ato da Mesa</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/432/constitui_comissao_especial_para_a_emenda_a_lei_organica_01.2021.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/432/constitui_comissao_especial_para_a_emenda_a_lei_organica_01.2021.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão Especial para o fim que especifica.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/379/no_395_-_concede_o_titulo_d_cidada_cruzetense_a_sra_lais_assuncao.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/379/no_395_-_concede_o_titulo_d_cidada_cruzetense_a_sra_lais_assuncao.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Cruzetense a Srª Laís Assunção Silveira de Góes.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/380/no_396_-_concede_o_titulo_de_cidadao_cruzetense_ao_sr._luiz_benes_leocadio.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/380/no_396_-_concede_o_titulo_de_cidadao_cruzetense_ao_sr._luiz_benes_leocadio.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Cruzetense ao Sr. Luiz Benes Leocádio de Araújo.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/381/no_397_-_concede_o_titulo_de_cidada_cruzetense_a_sra_odinete_rodinete_rodrigues.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/381/no_397_-_concede_o_titulo_de_cidada_cruzetense_a_sra_odinete_rodinete_rodrigues.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Cruzetense a Srª Odinete Rodrigues Maranhão.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/382/no_398_-_concede_o_titulo_de_cidadao_cruzetense_ao_sr._adjunto_dias.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/382/no_398_-_concede_o_titulo_de_cidadao_cruzetense_ao_sr._adjunto_dias.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Cruzetense ao Sr. Adjuto Dias de Araújo Neto.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/383/no_399_-_concede_o_titulo_de_cidadao_cruzetense_ao_sr._joao_alves.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/383/no_399_-_concede_o_titulo_de_cidadao_cruzetense_ao_sr._joao_alves.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Cruzetense ao Sr. João Alves Cardoso.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/384/no_400_-_concede_titulo_de_cidadao_cruzetense_ao_sr._marcio_jose_cirne.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/384/no_400_-_concede_titulo_de_cidadao_cruzetense_ao_sr._marcio_jose_cirne.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Cruzetense ao Sr. Márcio José Cirne de Azevedo.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/385/no_401_-_concede_o_titulo_de_cidadao_cruzetense_ao_sr._p._givanildo_medeiros.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/385/no_401_-_concede_o_titulo_de_cidadao_cruzetense_ao_sr._p._givanildo_medeiros.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Cruzetense ao Pe. Givanildo Medeiros de Araújo.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/386/no_402_-concede_o_titulo_de_cidadao_cruzetense_ao_sr._luiz_fernandes.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/386/no_402_-concede_o_titulo_de_cidadao_cruzetense_ao_sr._luiz_fernandes.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Cruzetense ao Sr. Luiz Fernandes da Silva.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/387/no_403_-_concede_titulo_de_cidada_cruzetense_a_sra_aldeisa.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/387/no_403_-_concede_titulo_de_cidada_cruzetense_a_sra_aldeisa.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Cruzetense a Srª Aldeilsa Carneiro da Silva.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/388/no_404_-_concede_titulode_cidadao_cruzetense_ao_sr._lyssandro_lopes.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/388/no_404_-_concede_titulode_cidadao_cruzetense_ao_sr._lyssandro_lopes.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Cruzetense ao Sr. Lyssandro Lopes de Araújo Medeiros.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/389/no_405_-_concede_o_titulo_de_cidadao_cruzeta_ao_sr._stenio_dantas.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/389/no_405_-_concede_o_titulo_de_cidadao_cruzeta_ao_sr._stenio_dantas.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Cruzetense ao Sr. Stênio Dantas de Azevêdo.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/390/no_406_-_concede_o_titulo_de_cidadao_cruzetense_ao_sr._francisco.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/390/no_406_-_concede_o_titulo_de_cidadao_cruzetense_ao_sr._francisco.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Cruzetense ao Sr. Francisco Ferreira de Oliveira.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/391/no_407_-_concede_o_titulo_de_cidadao_cruzetense_a_sra_andryelle.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/391/no_407_-_concede_o_titulo_de_cidadao_cruzetense_a_sra_andryelle.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Cruzetense a Srª Adryelle Dias Baracho de Medeiros.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/392/no_408_-_concede_titulo_de_cidadao_cruzetense_ao_sr._inacio.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/392/no_408_-_concede_titulo_de_cidadao_cruzetense_ao_sr._inacio.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Cruzetense ao Sr. Inácio Alves Moura.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/393/no_409_-_concede_o_titulo_de_cidadao_cruzetense_ao_sr._edilton_dos_santos.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/393/no_409_-_concede_o_titulo_de_cidadao_cruzetense_ao_sr._edilton_dos_santos.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Cruzetense ao Sr. Edilton dos Santos.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/394/no_410_-_concede_titulo_de_cidadao_cruzetense_ao_sr._eliezer_girao.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/394/no_410_-_concede_titulo_de_cidadao_cruzetense_ao_sr._eliezer_girao.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Cruzetense ao Sr. Eliéser Girão Monteiro Filho.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/395/no_411_-_concede_o_titulo_de_cidada_cruzetense_a_sra_amanda_pereira.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/395/no_411_-_concede_o_titulo_de_cidada_cruzetense_a_sra_amanda_pereira.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Cruzetense a Sra. Amanda Pereira Dantas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2070,68 +2070,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/277/lei_no1.149_-_bonus_medicos_plantonistas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/284/lei_no1.150_-_atualizar_vencimentos_dos_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/285/lei_o_1.151_-_abre_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/286/lei_no_1.152_-_novo_modelo_fundeb.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/287/lei_no_1.153_-_institui_conselhos_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/288/lei_no_1.154_-_doacao_de_terreno_sesi.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/289/lei_no_1.155_-_insere_inciso_na_lei_1.152.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/290/lei_no_1.156_-_contribuicao_lions_clube.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/291/lei_no1.157_-_desafetacao_de_bem_movel.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/321/processo_107-2021_-_retirada_da_pauta.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/292/lei_no_1.158_-_concede_anistia_aos_quiosques.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/293/publicacao_ldo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/294/lei_no_1.161_-_dia_do_ciclistas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/295/lei_no_1.160_-_decimo_terceiro_vereadores.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/296/projeto_no_16_-_primeira_infancia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/324/lei_no_1.159_-_plano_plurianual_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/297/lei_no_1.163-2021_-_abre_credito_adicional_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/298/lei_no_1.164_-_2021_-_denomina_palco_cultural.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/299/lei_no_1.166_-_abre_credito_adicional_especial_no_valor_de_r-_275.000-00.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/323/processo_181-2021_-_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/300/processo_189-2021_-_retirado_da_pauta.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/322/lei_no_1.165_-_dispoe_sobre_a_abertura_de_credito_especial_-_alteracao_da_loa.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/283/lei_complementar_no59_-_ppi.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/301/requerimento_no_01.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/302/requerimento_no_02.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/304/requerimento_no_04.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/305/requerimento_no_05.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_no_06.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/307/requerimento_no_07.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/308/requerimento_no_08.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/309/requerimento_no_09.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/310/requerimento_no_10.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/311/requerimento_no_11.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/312/requerimento_no_12.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/313/requerimento_no_13.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/314/requerimento_no_14.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/315/requerimento_no_15.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/316/requerimento_no_16.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/317/requerimento_no_17.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/318/requerimento_no_18.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/319/requerimento_no_19.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/320/requerimento_no_20.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/325/requerimento_no_21.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/326/requerimento_no_22.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/327/requerimento_no_23.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/328/requerimento_no_24.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/329/requerimento_no_25.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/330/requerimento_no_26.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/331/requerimento_no_27.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/332/requerimento_no_28.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/333/requerimento_no_29.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/334/requerimento_no_30.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/335/requerimento_no_31.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/336/requerimento_no_32.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/337/requerimento_no_33.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/338/requerimento_no_34.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/339/requerimento_no_35.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/340/requerimento_no_36.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/341/requerimento_no_37.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/342/requerimento_no_38.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/343/requerimento_no_39.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_no_40.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/345/requerimento_no_41.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/346/requerimento_no_42.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/347/requerimento_no_43.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/348/requerimento_no_44.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/349/requerimento_no_45.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/350/requerimento_no_46.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/351/requerimento_no_47.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/352/requerimento_no_48.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/353/requerimento_no_49.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/354/requerimento_no_50.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/355/requerimento_no_51.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/356/requerimento_no_53.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/357/requerimento_no_54.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/358/requerimento_no_55.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/359/requerimento_no_56.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/360/requerimento_no_57.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/362/requerimento_no_59.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/363/requerimento_no_60.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/364/requerimento_no_61.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/365/requerimento_no_62.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/366/requerimento_no_63.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/367/requerimento_no_64.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/368/requerimento_no_65.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/399/requerimento_no_66.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/400/requerimento_no_67.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/401/requerimento_no_68.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/402/requerimento_no_69.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/403/requerimento_no_70.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/404/requerimento_no_71.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/405/requerimento_no_72.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/406/requerimento_no_73.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/407/requerimento_no_74.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/408/requerimento_no_75.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/409/requerimento_no_76.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/410/requerimento_no_77.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/411/requerimento_no_78.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/412/requerimento_no_79.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/413/requerimento_no_80.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/414/requerimento_no_81.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/415/requerimento_no_82.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/416/requerimento_no_83.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/417/requerimento_no_84.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/418/requerimento_no_85.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/419/requerimento_no_86.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/421/requerimento_no_88.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/422/requerimento_no_89.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/423/requerimento_no_90-2021_-walfredo_cesino_de__medeiroa.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/424/requerimento_no_91-2021_-_walfredo_cesimo_de_medeiros.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/425/requerimento_no_92-2021__-_ayerica_angelle.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/426/requerimento_no_93-2021_-_ayerica_angelle.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/427/requerimento_no_94-2021_-_ayerica_angelle.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/428/requerimento_no_95-2021_-ayerica_angelle.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/429/requerimento_no_96-2021_-_ariluzia_sasnara.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/430/requerimento_no_97-2021_-_itan_lobo_de_medeiros.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/431/requerimento_no_98.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/396/projeto_de_resolucao_01_-_2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/398/projeto_de_resolucao_03_-_2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_no_01_-_ariluzia.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/279/indicacao_no_02_-_ariluzia.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_no_03_-_cypriano.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_no_04_-_hildeberto.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_no_05_-_ayerica.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/439/comunicacoes_2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/432/constitui_comissao_especial_para_a_emenda_a_lei_organica_01.2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/379/no_395_-_concede_o_titulo_d_cidada_cruzetense_a_sra_lais_assuncao.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/380/no_396_-_concede_o_titulo_de_cidadao_cruzetense_ao_sr._luiz_benes_leocadio.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/381/no_397_-_concede_o_titulo_de_cidada_cruzetense_a_sra_odinete_rodinete_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/382/no_398_-_concede_o_titulo_de_cidadao_cruzetense_ao_sr._adjunto_dias.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/383/no_399_-_concede_o_titulo_de_cidadao_cruzetense_ao_sr._joao_alves.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/384/no_400_-_concede_titulo_de_cidadao_cruzetense_ao_sr._marcio_jose_cirne.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/385/no_401_-_concede_o_titulo_de_cidadao_cruzetense_ao_sr._p._givanildo_medeiros.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/386/no_402_-concede_o_titulo_de_cidadao_cruzetense_ao_sr._luiz_fernandes.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/387/no_403_-_concede_titulo_de_cidada_cruzetense_a_sra_aldeisa.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/388/no_404_-_concede_titulode_cidadao_cruzetense_ao_sr._lyssandro_lopes.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/389/no_405_-_concede_o_titulo_de_cidadao_cruzeta_ao_sr._stenio_dantas.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/390/no_406_-_concede_o_titulo_de_cidadao_cruzetense_ao_sr._francisco.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/391/no_407_-_concede_o_titulo_de_cidadao_cruzetense_a_sra_andryelle.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/392/no_408_-_concede_titulo_de_cidadao_cruzetense_ao_sr._inacio.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/393/no_409_-_concede_o_titulo_de_cidadao_cruzetense_ao_sr._edilton_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/394/no_410_-_concede_titulo_de_cidadao_cruzetense_ao_sr._eliezer_girao.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/395/no_411_-_concede_o_titulo_de_cidada_cruzetense_a_sra_amanda_pereira.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/277/lei_no1.149_-_bonus_medicos_plantonistas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/284/lei_no1.150_-_atualizar_vencimentos_dos_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/285/lei_o_1.151_-_abre_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/286/lei_no_1.152_-_novo_modelo_fundeb.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/287/lei_no_1.153_-_institui_conselhos_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/288/lei_no_1.154_-_doacao_de_terreno_sesi.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/289/lei_no_1.155_-_insere_inciso_na_lei_1.152.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/290/lei_no_1.156_-_contribuicao_lions_clube.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/291/lei_no1.157_-_desafetacao_de_bem_movel.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/321/processo_107-2021_-_retirada_da_pauta.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/292/lei_no_1.158_-_concede_anistia_aos_quiosques.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/293/publicacao_ldo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/294/lei_no_1.161_-_dia_do_ciclistas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/295/lei_no_1.160_-_decimo_terceiro_vereadores.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/296/projeto_no_16_-_primeira_infancia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/324/lei_no_1.159_-_plano_plurianual_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/297/lei_no_1.163-2021_-_abre_credito_adicional_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/298/lei_no_1.164_-_2021_-_denomina_palco_cultural.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/299/lei_no_1.166_-_abre_credito_adicional_especial_no_valor_de_r-_275.000-00.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/323/processo_181-2021_-_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/300/processo_189-2021_-_retirado_da_pauta.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/322/lei_no_1.165_-_dispoe_sobre_a_abertura_de_credito_especial_-_alteracao_da_loa.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/283/lei_complementar_no59_-_ppi.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/301/requerimento_no_01.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/302/requerimento_no_02.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/304/requerimento_no_04.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/305/requerimento_no_05.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_no_06.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/307/requerimento_no_07.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/308/requerimento_no_08.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/309/requerimento_no_09.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/310/requerimento_no_10.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/311/requerimento_no_11.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/312/requerimento_no_12.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/313/requerimento_no_13.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/314/requerimento_no_14.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/315/requerimento_no_15.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/316/requerimento_no_16.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/317/requerimento_no_17.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/318/requerimento_no_18.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/319/requerimento_no_19.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/320/requerimento_no_20.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/325/requerimento_no_21.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/326/requerimento_no_22.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/327/requerimento_no_23.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/328/requerimento_no_24.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/329/requerimento_no_25.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/330/requerimento_no_26.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/331/requerimento_no_27.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/332/requerimento_no_28.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/333/requerimento_no_29.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/334/requerimento_no_30.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/335/requerimento_no_31.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/336/requerimento_no_32.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/337/requerimento_no_33.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/338/requerimento_no_34.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/339/requerimento_no_35.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/340/requerimento_no_36.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/341/requerimento_no_37.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/342/requerimento_no_38.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/343/requerimento_no_39.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_no_40.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/345/requerimento_no_41.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/346/requerimento_no_42.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/347/requerimento_no_43.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/348/requerimento_no_44.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/349/requerimento_no_45.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/350/requerimento_no_46.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/351/requerimento_no_47.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/352/requerimento_no_48.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/353/requerimento_no_49.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/354/requerimento_no_50.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/355/requerimento_no_51.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/356/requerimento_no_53.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/357/requerimento_no_54.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/358/requerimento_no_55.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/359/requerimento_no_56.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/360/requerimento_no_57.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/362/requerimento_no_59.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/363/requerimento_no_60.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/364/requerimento_no_61.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/365/requerimento_no_62.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/366/requerimento_no_63.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/367/requerimento_no_64.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/368/requerimento_no_65.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/399/requerimento_no_66.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/400/requerimento_no_67.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/401/requerimento_no_68.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/402/requerimento_no_69.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/403/requerimento_no_70.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/404/requerimento_no_71.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/405/requerimento_no_72.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/406/requerimento_no_73.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/407/requerimento_no_74.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/408/requerimento_no_75.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/409/requerimento_no_76.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/410/requerimento_no_77.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/411/requerimento_no_78.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/412/requerimento_no_79.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/413/requerimento_no_80.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/414/requerimento_no_81.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/415/requerimento_no_82.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/416/requerimento_no_83.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/417/requerimento_no_84.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/418/requerimento_no_85.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/419/requerimento_no_86.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/421/requerimento_no_88.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/422/requerimento_no_89.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/423/requerimento_no_90-2021_-walfredo_cesino_de__medeiroa.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/424/requerimento_no_91-2021_-_walfredo_cesimo_de_medeiros.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/425/requerimento_no_92-2021__-_ayerica_angelle.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/426/requerimento_no_93-2021_-_ayerica_angelle.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/427/requerimento_no_94-2021_-_ayerica_angelle.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/428/requerimento_no_95-2021_-ayerica_angelle.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/429/requerimento_no_96-2021_-_ariluzia_sasnara.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/430/requerimento_no_97-2021_-_itan_lobo_de_medeiros.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/431/requerimento_no_98.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/396/projeto_de_resolucao_01_-_2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/398/projeto_de_resolucao_03_-_2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_no_01_-_ariluzia.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/279/indicacao_no_02_-_ariluzia.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_no_03_-_cypriano.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_no_04_-_hildeberto.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_no_05_-_ayerica.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/439/comunicacoes_2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/432/constitui_comissao_especial_para_a_emenda_a_lei_organica_01.2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/379/no_395_-_concede_o_titulo_d_cidada_cruzetense_a_sra_lais_assuncao.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/380/no_396_-_concede_o_titulo_de_cidadao_cruzetense_ao_sr._luiz_benes_leocadio.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/381/no_397_-_concede_o_titulo_de_cidada_cruzetense_a_sra_odinete_rodinete_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/382/no_398_-_concede_o_titulo_de_cidadao_cruzetense_ao_sr._adjunto_dias.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/383/no_399_-_concede_o_titulo_de_cidadao_cruzetense_ao_sr._joao_alves.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/384/no_400_-_concede_titulo_de_cidadao_cruzetense_ao_sr._marcio_jose_cirne.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/385/no_401_-_concede_o_titulo_de_cidadao_cruzetense_ao_sr._p._givanildo_medeiros.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/386/no_402_-concede_o_titulo_de_cidadao_cruzetense_ao_sr._luiz_fernandes.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/387/no_403_-_concede_titulo_de_cidada_cruzetense_a_sra_aldeisa.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/388/no_404_-_concede_titulode_cidadao_cruzetense_ao_sr._lyssandro_lopes.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/389/no_405_-_concede_o_titulo_de_cidadao_cruzeta_ao_sr._stenio_dantas.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/390/no_406_-_concede_o_titulo_de_cidadao_cruzetense_ao_sr._francisco.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/391/no_407_-_concede_o_titulo_de_cidadao_cruzetense_a_sra_andryelle.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/392/no_408_-_concede_titulo_de_cidadao_cruzetense_ao_sr._inacio.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/393/no_409_-_concede_o_titulo_de_cidadao_cruzetense_ao_sr._edilton_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/394/no_410_-_concede_titulo_de_cidadao_cruzetense_ao_sr._eliezer_girao.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2021/395/no_411_-_concede_o_titulo_de_cidada_cruzetense_a_sra_amanda_pereira.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H148"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="150.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="149.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>