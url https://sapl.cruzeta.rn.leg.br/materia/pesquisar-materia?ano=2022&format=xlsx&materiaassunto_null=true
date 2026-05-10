--- v0 (2026-02-03)
+++ v1 (2026-05-10)
@@ -51,952 +51,952 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/194/dispoe_sobre_o_reajusto_dos_servidores_da_cmc.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/194/dispoe_sobre_o_reajusto_dos_servidores_da_cmc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos vencimentos dos servidores da Câmara Municipal de Cruzeta, e dá outras providências.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>JOAQUIM JOSÉ DE MEDEIROS</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/196/autoriza_a_contratacao_precaria_de_pessoal_para_exercer_a_funcao_de_monitor_de_ransporte_escolar_junto_a_smece.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/196/autoriza_a_contratacao_precaria_de_pessoal_para_exercer_a_funcao_de_monitor_de_ransporte_escolar_junto_a_smece.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação precária de pessoal para exercer a função de Monitor de Transporte Escolar junto à Secretaria Municipal de Educação, e dá outras providências.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/197/autoriza_o_poder_executivo_municipal_a_abrir_credito_especial_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/197/autoriza_o_poder_executivo_municipal_a_abrir_credito_especial_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Autoriza ao Poder Executivo Municipal a abrir Crédito Especial, e dá outras providências</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/199/dispoe_sobre_a_revisao_geral_anual_dos_vencimentos_dos_cargos_publicos_de_representacoes_sos_cargos_em_comissao-_nos_termos_do_art._37-x.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/199/dispoe_sobre_a_revisao_geral_anual_dos_vencimentos_dos_cargos_publicos_de_representacoes_sos_cargos_em_comissao-_nos_termos_do_art._37-x.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos de cargos públicos e representações dos cargos em comissão, nos termos do artigo 37, inciso X, da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/218/atualiza_o_valor_salarial_dos_professores_da_rede_municipal.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/218/atualiza_o_valor_salarial_dos_professores_da_rede_municipal.pdf</t>
   </si>
   <si>
     <t>Atualiza o valor salarial dos professores da rede municipal de educação de acordo com a Lei Federal nº 11.738, de 16 de julho de 2008.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/220/autoriza_o_poder_executivo_a_ratificar_sua_participacao_no_cim_serido.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/220/autoriza_o_poder_executivo_a_ratificar_sua_participacao_no_cim_serido.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a ratificar sua participação no Consórcio Intermunicipal Multifinalitário da região do Seridó do Rio grande do Norte – CIM-SERIDÓ, bem como a adequar sua execução orçamentária ao nove regime jurídico adotado para Consórcios Públicos, na forma e condições previstas pela Lei Federal nº 11.107/2005 e dá outras providências.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/224/atualisa_o_valor_salarial_dos_professores_da_rede_municipal_de_educacao.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/224/atualisa_o_valor_salarial_dos_professores_da_rede_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/227/diretrizes_para_elaboracao_da_lei_orcamentaria.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/227/diretrizes_para_elaboracao_da_lei_orcamentaria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária para o exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/228/estabelece_o_piso_salarial_dos_agentes_comunitarios_de_saude.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/228/estabelece_o_piso_salarial_dos_agentes_comunitarios_de_saude.pdf</t>
   </si>
   <si>
     <t>Estabelece o piso salarial do Agente Comunitário de Saúde e Agente de Combate às Endemias no Município de Cruzeta, e dá outras providências.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/232/nocoes_basicas_de_primeiros_socorros_para_professores_e_funcionarios_de_estabelecimentos_de_ensino_publico_e_privado_de_educacao_basica.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/232/nocoes_basicas_de_primeiros_socorros_para_professores_e_funcionarios_de_estabelecimentos_de_ensino_publico_e_privado_de_educacao_basica.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a capacitação em noções básicas de primeiros socorros de professores e funcionários de estabelecimentos de ensino públicos e privados de educação básica e de estabelecimentos de recreação infantil.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/233/prorrogacao_do_prazo_previsto_no_art_3o_da_lei_no_1.154_de_2021.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/233/prorrogacao_do_prazo_previsto_no_art_3o_da_lei_no_1.154_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação do prazo previsto no art. 3º da Lei nº 1.154 de 07 de abril de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/234/autoriza_ao_poder_executivo_municipal_a_abrir_credito_especial.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/234/autoriza_ao_poder_executivo_municipal_a_abrir_credito_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza ao Poder Executivo Municipal a abrir Crédito especial, e dá outras providências.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/235/protocolo_de_intercoes_para_adesao_ao_copirn.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/235/protocolo_de_intercoes_para_adesao_ao_copirn.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação do Protocolo de Intenções para a adesão ao Consórcio Público Intermunicipal do Rio grande do Norte (COPIRN).</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/238/alienacao_de_bens_moveis_do_patrimonio_municipal.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/238/alienacao_de_bens_moveis_do_patrimonio_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza a alienação de bens móveis do patrimônio municipal de Cruzeta/RN.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/246/estima_a_receita_e_fixa_a_despesa_do_municipio_de_cruzeta_para_o_exercicio_de_2023.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/246/estima_a_receita_e_fixa_a_despesa_do_municipio_de_cruzeta_para_o_exercicio_de_2023.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Cruzeta/RN para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Ethel Moraes</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/247/declara_iltilidade_publica_a_associacao_rivers_futsal.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/247/declara_iltilidade_publica_a_associacao_rivers_futsal.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a ASSOCIAÇÃO RIVERS FUTSAL.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/250/plano_municipal_pela_primeira_infancia.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/250/plano_municipal_pela_primeira_infancia.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal pela Primeira Infância – PMPI de Cruzeta/RN.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/252/aumenta_o_indice_de_suplementacao-_contido_na_lei_no_1.169_2021.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/252/aumenta_o_indice_de_suplementacao-_contido_na_lei_no_1.169_2021.pdf</t>
   </si>
   <si>
     <t>Aumenta o índice de suplementação, contido na Lei nº 1.169/2021 - Lei Orçamentária Anual – LOA para o exercício de 2022</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/254/autoriza_o_poder_executivo_municipal_a_contratar_operacao_de_credito.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/254/autoriza_o_poder_executivo_municipal_a_contratar_operacao_de_credito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operação de crédito, com ou sem a garantia e dá outras providências.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/256/institui_o_pagamento_dos_direitos_sociais_13o_e_o_pagamento_de_ferias..pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/256/institui_o_pagamento_dos_direitos_sociais_13o_e_o_pagamento_de_ferias..pdf</t>
   </si>
   <si>
     <t>Institui o pagamento dos direitos sociais do 13º (décimo terceiro) salário e o pagamento de férias, acrescido do terço constitucional, aos Agentes Políticos Municipais (Prefeito, Vice-Prefeito e Secretários), e dá outras providências.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Gabinete da Presidência - PRES</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/189/cria_os_cargos_efetivos_de_procurador-_diretor_contabil_e_controlador_da_cmc.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/189/cria_os_cargos_efetivos_de_procurador-_diretor_contabil_e_controlador_da_cmc.pdf</t>
   </si>
   <si>
     <t>Cria os cargos efetivos de Procurador, Diretor Contábil e Controlador da Câmara Municipal de Cruzeta e dá outras providências.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/190/dispoe_sobre_a_criacaodos_cargos_de_assessor_de_imprensa_e_chefe_de_tessouraria_de_provimento_da_cmc.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/190/dispoe_sobre_a_criacaodos_cargos_de_assessor_de_imprensa_e_chefe_de_tessouraria_de_provimento_da_cmc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação dos cargos de Assessor de Imprensa e Chefe de Tesouraria, de provimentos em Comissão, no Quadro de Servidores da Câmara Municipal de Cruzeta/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/198/reajusta_os_vencimentos_basicos_dos_cargos_publicos_de_provimento_efetivos_de_professor_e_pedagogo.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/198/reajusta_os_vencimentos_basicos_dos_cargos_publicos_de_provimento_efetivos_de_professor_e_pedagogo.pdf</t>
   </si>
   <si>
     <t>Reajusta os vencimentos básicos dos cargos públicos de provimento efetivo de professor e de Pedagogo, e dá outras providências.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/204/institui_o_programa_de_parcelamento_incentivado_ppi-_relativos_aos_debitos_fiscais_de_pesoas_fisicas_e_juridicas_com_o_fisco_municipal.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/204/institui_o_programa_de_parcelamento_incentivado_ppi-_relativos_aos_debitos_fiscais_de_pesoas_fisicas_e_juridicas_com_o_fisco_municipal.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Parcelamento Incentivado – PPI, relativo aos débitos fiscais de pessoas físicas e jurídicas com o fisco municipal e dá outras providências.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/215/promove_adequacoes_necessarias_a_ec_no05.2022.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/215/promove_adequacoes_necessarias_a_ec_no05.2022.pdf</t>
   </si>
   <si>
     <t>Promove adequações necessárias aos dispositivos da Emenda Constitucional nº 103, de 13 de novembro de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/276/projeto_de_lei_complementar_n_06-2022l-_codigo_tributario..pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/276/projeto_de_lei_complementar_n_06-2022l-_codigo_tributario..pdf</t>
   </si>
   <si>
     <t>Atualiza o Código Tributário do Município de Cruzeta, Estado do Rio Grande do Norte.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
     <t>Itan Lobo</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/192/requerimento_no_01_-_itan_lobo.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/192/requerimento_no_01_-_itan_lobo.pdf</t>
   </si>
   <si>
     <t>Requer que os Projetos de Leis Complementares nºs 01 e 02/2022 e o Projeto de Resolução nº 01/2022, da Mesa Diretora, tenham tramitação em regime de urgência.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Walfredo Cesino</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/193/requerimento_no_02_-_walfredo_cesino.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/193/requerimento_no_02_-_walfredo_cesino.pdf</t>
   </si>
   <si>
     <t>Solicita a Companhia Energética do Rio Grande do Norte – COSERN, que seja realizada a isenção das taxas de contribuição de Custeio da Iluminação Pública, para os usuários da zona rural do Município de Cruzeta.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Bebeto Diniz</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/195/requerimento_no_03_-_hildeberto_diniz.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/195/requerimento_no_03_-_hildeberto_diniz.pdf</t>
   </si>
   <si>
     <t>Requer que o Projeto de Lei nº 01/2022, da Mesa Diretora, tenha tramitação em regime urgência.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Arilúzia Sasnara</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/200/requerimento_no_04_-_ariluzia_sasnara.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/200/requerimento_no_04_-_ariluzia_sasnara.pdf</t>
   </si>
   <si>
     <t>Requer que o Projeto de Lei Complementar nº 03/2022 e o Projeto de Lei nº 04/2022, do Poder Executivo, tenham tramitação em regime urgência.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/201/requerimento_no_05_-_hildeberto_diniz.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/201/requerimento_no_05_-_hildeberto_diniz.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, junto a Secretaria competente, diante das atuais condições do município, a contratação de um terapeuta ocupacional para atender as necessidades de crianças com autismo e/ou outros diagnósticos que se fazem necessários acompanhamento de tal profissional da saúde.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/202/requerimento_no_06_-_hildeberto_diniz.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/202/requerimento_no_06_-_hildeberto_diniz.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, a operação tapa buraco na Rua João XXIII, mais conhecida como Rua da Usina.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/203/requerimento_no_07_-_hildeberto_diniz.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/203/requerimento_no_07_-_hildeberto_diniz.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, junto a Secretaria competente, solicitando apoio para os estudantes universitários, dentre outros alunos do município que buscam uma formação acadêmica ou profissional na cidade de Caicó</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/205/requerimento_no_08_-_ariluzia.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/205/requerimento_no_08_-_ariluzia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, que seja feita a revitalização do Parque Infantil, especificamente, o melhoramento da iluminação do espaço, assim como a aquisição de brinquedos de acessibilidade para as crianças com deficiência do nosso município.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/206/requerimento_no_09_-_ariluzia.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/206/requerimento_no_09_-_ariluzia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, a construção de uma ciclovia com calçadão e iluminação, com início na ponte onde passa a água de nosso açude público até mais precisamente o Alto dos Remédios.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/207/requerimento_no_10_-_itan_lobo.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/207/requerimento_no_10_-_itan_lobo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Deputado Estadual Coronel Azevêdo, recursos financeiros no valor de R$ 100.000,00 (cem mil reais) através de Emenda Parlamentar, para a compra de equipamentos de câmeras de monitoramento para o município de Cruzeta/RN.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>Cypriano Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/208/requerimento_no_11_-_cypriano.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/208/requerimento_no_11_-_cypriano.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, a execução de um Torneio leiteiro no período da Festa da Colheita destinado aos produtores rurais do município, buscando parceria com os Órgãos Governamentais existentes em nossa cidade como a EMATER e EMPARN.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/209/requerimento_no_12_-_ariluzia.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/209/requerimento_no_12_-_ariluzia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, com cópia a Secretária Municipal de Saúde, que seja visto a possibilidade da contratação de médicos com especialidades em Psiquiatria, Ginecologia, Cardiologia, Ortopedia, Pediatria e tantas outras especialidades que supram a demanda da população conforme necessidades e procura na Secretaria Municipal de Saúde, em nosso município.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/210/requerimento_no_13_-_ariluzia.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/210/requerimento_no_13_-_ariluzia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, com cópia a Secretária Municipal de Educação e gestores das escolas municipais e estaduais, que se possível seja trabalhado no interior das escolas atividades de orientação e conscientização acerca do atual Projeto desenvolvido  em município, Cruzeta nossa cidade mais limpa.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>Ayérica Dantas</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/214/requerimento_no_14_-_ayerica.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/214/requerimento_no_14_-_ayerica.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, com cópia ao Coordenador de Esportes, que as atividades esportivas realizadas no Ginásio Poliesportivo de Cruzeta/RN ocorram também no turno da manhã, e não apenas pela tarde.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/216/requerimento_no_15_-_walfredo_cesino.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/216/requerimento_no_15_-_walfredo_cesino.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, a Patrol do Município para restaurar as estradas da zona rural que dão acesso a este município, como também o roço do local.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/219/requerimento_no_16_-_ariluzia.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/219/requerimento_no_16_-_ariluzia.pdf</t>
   </si>
   <si>
     <t>Requer que o Projeto de Lei nº 05/2022, do Poder Executivo, tenham tramitação em Regime de Urgência.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/223/requerimento_no_17_-_jose_ethel.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/223/requerimento_no_17_-_jose_ethel.pdf</t>
   </si>
   <si>
     <t>Requer que o Projeto de Lei nº 06/2022, do Poder Executivo, tenha tramitação em Regime de Urgência.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/226/requerimento_no_18_-_ariluzia.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/226/requerimento_no_18_-_ariluzia.pdf</t>
   </si>
   <si>
     <t>Requer que o Projeto de Lei nº 07/2022, do Poder Executivo, tenha tramitação em Regime de Urgência</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/229/requerimento_no_19_-_ariluzia.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/229/requerimento_no_19_-_ariluzia.pdf</t>
   </si>
   <si>
     <t>Requer que o Projeto de Lei nº 09/2022, do Poder Executivo, tenha tramitação em Regime de Urgência.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/230/requerimento_no_20_-_ariluzia.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/230/requerimento_no_20_-_ariluzia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, a pavimentação da Avenida Dr. José Augusto Bezerra entorno da Academia da Saúde, em nosso município.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/231/requerimento_no_21_-_ariluzia.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/231/requerimento_no_21_-_ariluzia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, a pavimentação da Travessa Manoel Martiniano e da rua defronte a RN-288, tendo como referência o Bar Ponto Certo, em nosso município.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/239/requerimento_no_22_-_ariluzia.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/239/requerimento_no_22_-_ariluzia.pdf</t>
   </si>
   <si>
     <t>Requer que o Projeto de Lei nº 12/2022, do Poder Executivo, tenha tramitação em Regime de Urgência.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/240/requerimento_no_23_-_ayerica_angelle.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/240/requerimento_no_23_-_ayerica_angelle.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal que seja destinado para a Rua Emílio Vale, Centro de Cruzeta/RN, um contêiner para que os comércios e atividades localizadas na referida localidade, possam colocar lixo e usufruir com frequência, evitando que a sujidade se espalhe pelo município.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/242/requerimento_no_24_-_hutson_barbosa_neves.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/242/requerimento_no_24_-_hutson_barbosa_neves.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, ou a quem couber estas atribuições, o encaminhamento em caráter de urgência de um Projeto de Lei específico, com o objetivo de regulamentar o Piso Nacional da Enfermagem no município de Cruzeta/RN.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/253/requerimento_no_25_-_ariluzia.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/253/requerimento_no_25_-_ariluzia.pdf</t>
   </si>
   <si>
     <t>Requer que o Projeto de Lei nº 18/2022, do Poder Executivo, tenha tramitação em Regime de Urgência.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/255/requerimento_no_26_-_walfredo.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/255/requerimento_no_26_-_walfredo.pdf</t>
   </si>
   <si>
     <t>Requer que o Projeto de Lei nº 19/2022, do Poder Executivo, tenha tramitação em Regime de Urgência.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/257/requerimento_no_27_-_jose_ethel.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/257/requerimento_no_27_-_jose_ethel.pdf</t>
   </si>
   <si>
     <t>Requer que o Projeto de Lei nº 20/2022, do Poder Executivo, tenha tramitação em Regime de Urgência.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/191/resolucao_no_92.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/191/resolucao_no_92.pdf</t>
   </si>
   <si>
     <t>Modifica o Anexo I da Resolução nº 70/2013 e dá outras providências.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/241/resolucao_no_93.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/241/resolucao_no_93.pdf</t>
   </si>
   <si>
     <t>Cria Comissão Especial para acompanhamento e fiscalização dos bens descritos no Projeto de Lei nº 14/2022.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/249/resolucao_no_94.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/249/resolucao_no_94.pdf</t>
   </si>
   <si>
     <t>Permite a reeleição da Mesa Diretora e dá outras providências.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/248/proposta_de_emenda_a_lei_organica_01-2022_-_permite_a_reeleicao_da_mesa_diretora_1.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/248/proposta_de_emenda_a_lei_organica_01-2022_-_permite_a_reeleicao_da_mesa_diretora_1.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Orgânica Municipal, permitindo a reeleição da Mesa Diretora e dá outras providências.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/258/publicacao_emenda_a_lom_no_09.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/258/publicacao_emenda_a_lom_no_09.pdf</t>
   </si>
   <si>
     <t>Acrescenta o Art. 82-A na Lei Orgânica do Município de Cruzeta/RN, instituindo o Orçamento Impositivo e dispondo sobre a execução orçamentária e financeira da programação incluída por emendas individuais do Legislativo Municipal em Lei Orçamentária Anual.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/259/proposta_de_emenda_a_lei_no_08.2022_-_todos_os_vereadores_-_orcamento_impositivo_ldo.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/259/proposta_de_emenda_a_lei_no_08.2022_-_todos_os_vereadores_-_orcamento_impositivo_ldo.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA AO PROJETO DE LEI Nº 08/2022 (Dispõe sobre as diretrizes para a elaboração da lei orçamentária para o exercício de 2023, e dá outras providências).</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/260/proposta_de_emenda_ao_projeto_complementar_n_05-2022.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/260/proposta_de_emenda_ao_projeto_complementar_n_05-2022.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA AO PROJETO DE LEI COMPLEMENTAR Nº 005/2022 (Promove adequações necessárias aos dispositivos da Emenda Constitucional n.º 103, de 13 de novembro de 2019 e dá outras providências).</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/211/indicacao_no_01_-_hildeberto_diniz.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/211/indicacao_no_01_-_hildeberto_diniz.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, a fim de que determine junto a secretaria competente, o serviço de limpeza e revitalização na quadra de areia localizada na rua da antiga lavanderia, especificamente, na Rua Jeferson Medeiros, no Bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/212/indicacao_no_02_-_ariluzia_sasnara.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/212/indicacao_no_02_-_ariluzia_sasnara.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal, para que dentro das possibilidades possa fazer atendimentos com prioridade aos agricultores(as) da zona rural, sendo estes realizados na prefeitura aos sábados em dias de feira, mediante a demanda existente em nosso município.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/213/indicacao_no_03_-_ayerica_angelle.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/213/indicacao_no_03_-_ayerica_angelle.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, que sejam devolvidos, se possível, às mesmas pessoas que receberam inicialmente, os terrenos doados pela Prefeitura |Municipal de Cruzeta, que por sua vez, foram embargados pela justiça e atualmente foram devolvidos pela mesma.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/217/indicacao_no_04_-_ariluzia_sasnara.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/217/indicacao_no_04_-_ariluzia_sasnara.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, sugerindo a possibilidade de colocar o nome do Sr. Manoel André da Silva em uma rua, travessa ou praça que necessite de identificação, em nosso município.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/221/indicacao_no_05_-_hildeberto_diniz.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/221/indicacao_no_05_-_hildeberto_diniz.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal, sugerindo a instalação de um ou mais computadores na Biblioteca Pública Municipal de Cruzeta.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/222/indicacao_no_06_-_hildeberto_diniz.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/222/indicacao_no_06_-_hildeberto_diniz.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal, sugerindo que determine junto à esfera competente, a sinalização e/ou pintura de uma faixa de pedestre em frente à Biblioteca Pública Municipal de Cruzeta.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/225/indicacao_no_07_-_itan_lobo.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/225/indicacao_no_07_-_itan_lobo.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal, sugerindo a implantação de postes com iluminação pública em uma estrada de barro _x000D_
 localizada por trás do Ginásio Poliesportivo, o Medeirão.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/236/indicacao_no_08_-_hildeberto_diniz.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/236/indicacao_no_08_-_hildeberto_diniz.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal, junto a secretaria competente, sugerindo que seja realizada melhorias nas estradas vicinais que dão acesso à comunidade rural Riacho do Jardim, em nosso município.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/237/indicacao_no_09_-_hildeberto_dinz.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/237/indicacao_no_09_-_hildeberto_dinz.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal, junto a Secretária de Educação, Cultura e Esporte, sugerindo que disponha de um Projeto de Lei, que estabeleça um calendário municipal de competições esportivas em todas as modalidades.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/261/emenda_impositiva_no__01_-2022.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/261/emenda_impositiva_no__01_-2022.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE CRUZETA-RN APROVA nos termos do artigo 82-_x000D_
 A da Emenda nº 09 á Lei Orgânica Municipal, a Emenda Impositiva nº 01/2022</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE CRUZETA-RN APROVA nos _x000D_
 termos do artigo 82-A da Emenda nº 09 á Lei Orgânica Municipal, a _x000D_
 Emenda Impositiva nº 02/2022.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/263/emenda_impositiva_no__03-2022.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/263/emenda_impositiva_no__03-2022.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE CRUZETA-RN APROVA nos _x000D_
 termos do artigo 82-A da Emenda nº 09 á Lei Orgânica Municipal, a_x000D_
 Emenda Impositiva nº 03/2022</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/264/emenda_impositiva_no__04_-_2022.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/264/emenda_impositiva_no__04_-_2022.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE CRUZETA-RN APROVA nos _x000D_
 termos do artigo 82-A da Emenda nº 09 á Lei Orgânica Municipal, a _x000D_
 Emenda Impositiva nº 04/2022</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/265/emenda_impositiva_no__05-2022.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/265/emenda_impositiva_no__05-2022.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE CRUZETA-RN APROVA nos _x000D_
 termos do artigo 82-A da Emenda nº 09 á Lei Orgânica Municipal, a _x000D_
 Emenda Impositiva nº 05/2022.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/266/emenda_impositiva_no__06-2022.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/266/emenda_impositiva_no__06-2022.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE CRUZETA-RN APROVA nos _x000D_
 termos do artigo 82-A da Emenda nº 09 á Lei Orgânica Municipal, a _x000D_
 Emenda Impositiva nº 06/2022.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>Patrício de Porfírio</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/267/emenda_impositiva_no__07-2022.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/267/emenda_impositiva_no__07-2022.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE CRUZETA-RN APROVA nos _x000D_
 termos do artigo 82-A da Emenda nº 09 á Lei Orgânica Municipal, a _x000D_
 Emenda Impositiva nº 07/2022.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/268/emenda_impositiva_no__08-2022.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/268/emenda_impositiva_no__08-2022.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE CRUZETA-RN APROVA nos _x000D_
 termos do artigo 82-A da Emenda nº 09 á Lei Orgânica Municipal, a _x000D_
 Emenda Impositiva nº 08/2022.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>Hutson Neves</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/269/emenda_impositiva_no__09-2022.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/269/emenda_impositiva_no__09-2022.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE CRUZETA-RN APROVA nos termos do artigo 82-A da Emenda nº 09 á Lei Orgânica Municipal, a Emenda Impositiva nº 09/2022.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>ATM</t>
   </si>
   <si>
     <t>Ato da Mesa</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/251/constitui_comissao_especial_para_a_emenda_a_lei_organica.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/251/constitui_comissao_especial_para_a_emenda_a_lei_organica.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão Especial para o fim que especifica.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/243/no_412_-_desaprova_as_contas_do_institut_de_previdencias_do_municipio_de_cruzeta_prev_referente_a_2013.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/243/no_412_-_desaprova_as_contas_do_institut_de_previdencias_do_municipio_de_cruzeta_prev_referente_a_2013.pdf</t>
   </si>
   <si>
     <t>Desaprova as contas do Instituto de Previdência do Município de Cruzeta – CRUZETA-PREV, referente ao ano de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/244/no_413_-_aprova-_com_ressalva-_as_contas_do_poder_executivo_referente_a_2021.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/244/no_413_-_aprova-_com_ressalva-_as_contas_do_poder_executivo_referente_a_2021.pdf</t>
   </si>
   <si>
     <t>Aprova, com ressalva, as contas do Poder Executivo do Município de Cruzeta/RN, referente ao ano de 2011 e dá outras providências.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/245/no_414_-_anula_o_decreto_no412.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/245/no_414_-_anula_o_decreto_no412.pdf</t>
   </si>
   <si>
     <t>Anula o Decreto Legislativo nº 412, de 14 de setembro de 2022, e dá outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1303,68 +1303,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/194/dispoe_sobre_o_reajusto_dos_servidores_da_cmc.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/196/autoriza_a_contratacao_precaria_de_pessoal_para_exercer_a_funcao_de_monitor_de_ransporte_escolar_junto_a_smece.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/197/autoriza_o_poder_executivo_municipal_a_abrir_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/199/dispoe_sobre_a_revisao_geral_anual_dos_vencimentos_dos_cargos_publicos_de_representacoes_sos_cargos_em_comissao-_nos_termos_do_art._37-x.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/218/atualiza_o_valor_salarial_dos_professores_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/220/autoriza_o_poder_executivo_a_ratificar_sua_participacao_no_cim_serido.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/224/atualisa_o_valor_salarial_dos_professores_da_rede_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/227/diretrizes_para_elaboracao_da_lei_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/228/estabelece_o_piso_salarial_dos_agentes_comunitarios_de_saude.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/232/nocoes_basicas_de_primeiros_socorros_para_professores_e_funcionarios_de_estabelecimentos_de_ensino_publico_e_privado_de_educacao_basica.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/233/prorrogacao_do_prazo_previsto_no_art_3o_da_lei_no_1.154_de_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/234/autoriza_ao_poder_executivo_municipal_a_abrir_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/235/protocolo_de_intercoes_para_adesao_ao_copirn.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/238/alienacao_de_bens_moveis_do_patrimonio_municipal.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/246/estima_a_receita_e_fixa_a_despesa_do_municipio_de_cruzeta_para_o_exercicio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/247/declara_iltilidade_publica_a_associacao_rivers_futsal.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/250/plano_municipal_pela_primeira_infancia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/252/aumenta_o_indice_de_suplementacao-_contido_na_lei_no_1.169_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/254/autoriza_o_poder_executivo_municipal_a_contratar_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/256/institui_o_pagamento_dos_direitos_sociais_13o_e_o_pagamento_de_ferias..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/189/cria_os_cargos_efetivos_de_procurador-_diretor_contabil_e_controlador_da_cmc.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/190/dispoe_sobre_a_criacaodos_cargos_de_assessor_de_imprensa_e_chefe_de_tessouraria_de_provimento_da_cmc.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/198/reajusta_os_vencimentos_basicos_dos_cargos_publicos_de_provimento_efetivos_de_professor_e_pedagogo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/204/institui_o_programa_de_parcelamento_incentivado_ppi-_relativos_aos_debitos_fiscais_de_pesoas_fisicas_e_juridicas_com_o_fisco_municipal.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/215/promove_adequacoes_necessarias_a_ec_no05.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/276/projeto_de_lei_complementar_n_06-2022l-_codigo_tributario..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/192/requerimento_no_01_-_itan_lobo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/193/requerimento_no_02_-_walfredo_cesino.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/195/requerimento_no_03_-_hildeberto_diniz.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/200/requerimento_no_04_-_ariluzia_sasnara.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/201/requerimento_no_05_-_hildeberto_diniz.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/202/requerimento_no_06_-_hildeberto_diniz.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/203/requerimento_no_07_-_hildeberto_diniz.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/205/requerimento_no_08_-_ariluzia.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/206/requerimento_no_09_-_ariluzia.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/207/requerimento_no_10_-_itan_lobo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/208/requerimento_no_11_-_cypriano.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/209/requerimento_no_12_-_ariluzia.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/210/requerimento_no_13_-_ariluzia.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/214/requerimento_no_14_-_ayerica.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/216/requerimento_no_15_-_walfredo_cesino.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/219/requerimento_no_16_-_ariluzia.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/223/requerimento_no_17_-_jose_ethel.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/226/requerimento_no_18_-_ariluzia.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/229/requerimento_no_19_-_ariluzia.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/230/requerimento_no_20_-_ariluzia.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/231/requerimento_no_21_-_ariluzia.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/239/requerimento_no_22_-_ariluzia.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/240/requerimento_no_23_-_ayerica_angelle.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/242/requerimento_no_24_-_hutson_barbosa_neves.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/253/requerimento_no_25_-_ariluzia.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/255/requerimento_no_26_-_walfredo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/257/requerimento_no_27_-_jose_ethel.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/191/resolucao_no_92.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/241/resolucao_no_93.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/249/resolucao_no_94.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/248/proposta_de_emenda_a_lei_organica_01-2022_-_permite_a_reeleicao_da_mesa_diretora_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/258/publicacao_emenda_a_lom_no_09.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/259/proposta_de_emenda_a_lei_no_08.2022_-_todos_os_vereadores_-_orcamento_impositivo_ldo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/260/proposta_de_emenda_ao_projeto_complementar_n_05-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/211/indicacao_no_01_-_hildeberto_diniz.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/212/indicacao_no_02_-_ariluzia_sasnara.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/213/indicacao_no_03_-_ayerica_angelle.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/217/indicacao_no_04_-_ariluzia_sasnara.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/221/indicacao_no_05_-_hildeberto_diniz.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/222/indicacao_no_06_-_hildeberto_diniz.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/225/indicacao_no_07_-_itan_lobo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/236/indicacao_no_08_-_hildeberto_diniz.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/237/indicacao_no_09_-_hildeberto_dinz.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/261/emenda_impositiva_no__01_-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/263/emenda_impositiva_no__03-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/264/emenda_impositiva_no__04_-_2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/265/emenda_impositiva_no__05-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/266/emenda_impositiva_no__06-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/267/emenda_impositiva_no__07-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/268/emenda_impositiva_no__08-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/269/emenda_impositiva_no__09-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/251/constitui_comissao_especial_para_a_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/243/no_412_-_desaprova_as_contas_do_institut_de_previdencias_do_municipio_de_cruzeta_prev_referente_a_2013.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/244/no_413_-_aprova-_com_ressalva-_as_contas_do_poder_executivo_referente_a_2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/245/no_414_-_anula_o_decreto_no412.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/194/dispoe_sobre_o_reajusto_dos_servidores_da_cmc.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/196/autoriza_a_contratacao_precaria_de_pessoal_para_exercer_a_funcao_de_monitor_de_ransporte_escolar_junto_a_smece.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/197/autoriza_o_poder_executivo_municipal_a_abrir_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/199/dispoe_sobre_a_revisao_geral_anual_dos_vencimentos_dos_cargos_publicos_de_representacoes_sos_cargos_em_comissao-_nos_termos_do_art._37-x.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/218/atualiza_o_valor_salarial_dos_professores_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/220/autoriza_o_poder_executivo_a_ratificar_sua_participacao_no_cim_serido.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/224/atualisa_o_valor_salarial_dos_professores_da_rede_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/227/diretrizes_para_elaboracao_da_lei_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/228/estabelece_o_piso_salarial_dos_agentes_comunitarios_de_saude.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/232/nocoes_basicas_de_primeiros_socorros_para_professores_e_funcionarios_de_estabelecimentos_de_ensino_publico_e_privado_de_educacao_basica.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/233/prorrogacao_do_prazo_previsto_no_art_3o_da_lei_no_1.154_de_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/234/autoriza_ao_poder_executivo_municipal_a_abrir_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/235/protocolo_de_intercoes_para_adesao_ao_copirn.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/238/alienacao_de_bens_moveis_do_patrimonio_municipal.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/246/estima_a_receita_e_fixa_a_despesa_do_municipio_de_cruzeta_para_o_exercicio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/247/declara_iltilidade_publica_a_associacao_rivers_futsal.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/250/plano_municipal_pela_primeira_infancia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/252/aumenta_o_indice_de_suplementacao-_contido_na_lei_no_1.169_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/254/autoriza_o_poder_executivo_municipal_a_contratar_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/256/institui_o_pagamento_dos_direitos_sociais_13o_e_o_pagamento_de_ferias..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/189/cria_os_cargos_efetivos_de_procurador-_diretor_contabil_e_controlador_da_cmc.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/190/dispoe_sobre_a_criacaodos_cargos_de_assessor_de_imprensa_e_chefe_de_tessouraria_de_provimento_da_cmc.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/198/reajusta_os_vencimentos_basicos_dos_cargos_publicos_de_provimento_efetivos_de_professor_e_pedagogo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/204/institui_o_programa_de_parcelamento_incentivado_ppi-_relativos_aos_debitos_fiscais_de_pesoas_fisicas_e_juridicas_com_o_fisco_municipal.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/215/promove_adequacoes_necessarias_a_ec_no05.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/276/projeto_de_lei_complementar_n_06-2022l-_codigo_tributario..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/192/requerimento_no_01_-_itan_lobo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/193/requerimento_no_02_-_walfredo_cesino.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/195/requerimento_no_03_-_hildeberto_diniz.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/200/requerimento_no_04_-_ariluzia_sasnara.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/201/requerimento_no_05_-_hildeberto_diniz.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/202/requerimento_no_06_-_hildeberto_diniz.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/203/requerimento_no_07_-_hildeberto_diniz.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/205/requerimento_no_08_-_ariluzia.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/206/requerimento_no_09_-_ariluzia.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/207/requerimento_no_10_-_itan_lobo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/208/requerimento_no_11_-_cypriano.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/209/requerimento_no_12_-_ariluzia.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/210/requerimento_no_13_-_ariluzia.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/214/requerimento_no_14_-_ayerica.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/216/requerimento_no_15_-_walfredo_cesino.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/219/requerimento_no_16_-_ariluzia.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/223/requerimento_no_17_-_jose_ethel.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/226/requerimento_no_18_-_ariluzia.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/229/requerimento_no_19_-_ariluzia.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/230/requerimento_no_20_-_ariluzia.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/231/requerimento_no_21_-_ariluzia.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/239/requerimento_no_22_-_ariluzia.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/240/requerimento_no_23_-_ayerica_angelle.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/242/requerimento_no_24_-_hutson_barbosa_neves.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/253/requerimento_no_25_-_ariluzia.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/255/requerimento_no_26_-_walfredo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/257/requerimento_no_27_-_jose_ethel.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/191/resolucao_no_92.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/241/resolucao_no_93.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/249/resolucao_no_94.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/248/proposta_de_emenda_a_lei_organica_01-2022_-_permite_a_reeleicao_da_mesa_diretora_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/258/publicacao_emenda_a_lom_no_09.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/259/proposta_de_emenda_a_lei_no_08.2022_-_todos_os_vereadores_-_orcamento_impositivo_ldo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/260/proposta_de_emenda_ao_projeto_complementar_n_05-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/211/indicacao_no_01_-_hildeberto_diniz.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/212/indicacao_no_02_-_ariluzia_sasnara.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/213/indicacao_no_03_-_ayerica_angelle.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/217/indicacao_no_04_-_ariluzia_sasnara.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/221/indicacao_no_05_-_hildeberto_diniz.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/222/indicacao_no_06_-_hildeberto_diniz.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/225/indicacao_no_07_-_itan_lobo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/236/indicacao_no_08_-_hildeberto_diniz.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/237/indicacao_no_09_-_hildeberto_dinz.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/261/emenda_impositiva_no__01_-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/263/emenda_impositiva_no__03-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/264/emenda_impositiva_no__04_-_2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/265/emenda_impositiva_no__05-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/266/emenda_impositiva_no__06-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/267/emenda_impositiva_no__07-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/268/emenda_impositiva_no__08-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/269/emenda_impositiva_no__09-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/251/constitui_comissao_especial_para_a_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/243/no_412_-_desaprova_as_contas_do_institut_de_previdencias_do_municipio_de_cruzeta_prev_referente_a_2013.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/244/no_413_-_aprova-_com_ressalva-_as_contas_do_poder_executivo_referente_a_2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2022/245/no_414_-_anula_o_decreto_no412.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="207.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="206.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>