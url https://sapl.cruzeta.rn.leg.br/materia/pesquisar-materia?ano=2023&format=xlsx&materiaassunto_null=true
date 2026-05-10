--- v0 (2025-11-06)
+++ v1 (2026-05-10)
@@ -54,1429 +54,1429 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>JOAQUIM JOSÉ DE MEDEIROS</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_n_01-2023__-energia_solar_cruzeta.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_n_01-2023__-energia_solar_cruzeta.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o BANCO DO BRASIL S.A., e dá outras providências.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/66/projeto_de_lei__n_02-2023_-_reajuste_dos_demais_cargos_2023_corrigido.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/66/projeto_de_lei__n_02-2023_-_reajuste_dos_demais_cargos_2023_corrigido.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos de cargos públicos e representações dos cargos em comissão, nos termos do artigo 37, inciso X, da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/69/projeto_de_lei_03_reajuste_dos_demais_cargos_2023_-_camara_municipal__3.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/69/projeto_de_lei_03_reajuste_dos_demais_cargos_2023_-_camara_municipal__3.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos vencimentos dos servidores da Câmara Municipal de Cruzeta/RN e dá outras providências.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/68/projeto_de_lei_04-2023_-_institui_gratificacao_de_funcao-_agente_de_contratacao_e_pregoeiro_fiscal_de_contrato_e_membros_da_comissao_de_contratacao.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/68/projeto_de_lei_04-2023_-_institui_gratificacao_de_funcao-_agente_de_contratacao_e_pregoeiro_fiscal_de_contrato_e_membros_da_comissao_de_contratacao.pdf</t>
   </si>
   <si>
     <t>Institui Gratificação de Função a ser paga aos servidores designados como Agente de Contratação, Pregoeiro, Fiscal de Contrato e membros da Comissão de Contratação do Poder Legislativo, e dá outras providências</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/70/projeto_de_lei_n_05._2023_-_dispoe_sobre_a_aquisicao_de_area_para_o_patrimonio_municipal_de_cruzeta_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/70/projeto_de_lei_n_05._2023_-_dispoe_sobre_a_aquisicao_de_area_para_o_patrimonio_municipal_de_cruzeta_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aquisição de área para o Patrimônio Municipal de Cruzeta e dá outras providências.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/71/projeto_lei_n_06_-_dispoe_sobre_a_doacao_de_area_do_patrimonio_municipal_para_a_camara_de_vereadores_de_cruzeta_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/71/projeto_lei_n_06_-_dispoe_sobre_a_doacao_de_area_do_patrimonio_municipal_para_a_camara_de_vereadores_de_cruzeta_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de área do Patrimônio Municipal para a Câmara de Vereadores de cruzeta e dá outras providências</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Gabinete da Presidência - PRES</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/74/projeto_de_lei_07._2023_-_desafetacao_bem_movel.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/74/projeto_de_lei_07._2023_-_desafetacao_bem_movel.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação de bem móvel de propriedade da Câmara Municipal de Cruzeta/RN, conforme específica e dá outras providências.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/76/projeto_de_lei_n_08_-_dispoe_sobre_a_extincao_e_criacao_de_cargo_publico_de_provimento_em_comissao_do_quadro_de_pessoal_da_prefeitura_de_cruzeta-rn_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/76/projeto_de_lei_n_08_-_dispoe_sobre_a_extincao_e_criacao_de_cargo_publico_de_provimento_em_comissao_do_quadro_de_pessoal_da_prefeitura_de_cruzeta-rn_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção e criação de cargo público de provimento em comissão do Quadro de pessoal da Prefeitura de Cruzeta/RN e dá outras providências.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/77/projeto_de_lei__09-2023_-_proibicao_fogos_estampido.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/77/projeto_de_lei__09-2023_-_proibicao_fogos_estampido.pdf</t>
   </si>
   <si>
     <t>Veda o manuseio, a utilização, a queima e a soltura de fogos de estampidos e de artifícios, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no município de Cruzeta/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/</t>
   </si>
   <si>
     <t>Estabelece normas relativas à concessão e pagamento de diárias e dá outras providências.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Bebeto Diniz</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/79/projeto_de_lei_n_11-2023_-_que_institui_a_semana_de_conscientizacao_da_causa_animal..pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/79/projeto_de_lei_n_11-2023_-_que_institui_a_semana_de_conscientizacao_da_causa_animal..pdf</t>
   </si>
   <si>
     <t>Dispõe a criação da “Semana de Conscientização da Causa Animal” no município de Cruzeta/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Hutson Neves</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/80/pr18b01.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/80/pr18b01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transparência na arrecadação e despesas referentes à taxa de iluminação pública no município de Cruzeta, no Estado do Rio Grande do Norte, e dá outras providências.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Arilúzia Sasnara</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/81/projeto_de_lei__n_13-2023_-_dispoe_sobre_a_comemoracao_da_semana_do_livro_e_institui_a_caravana_da_leitura_em_ambito_municipal..pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/81/projeto_de_lei__n_13-2023_-_dispoe_sobre_a_comemoracao_da_semana_do_livro_e_institui_a_caravana_da_leitura_em_ambito_municipal..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a comemoração da Semana do Livro e institui a Caravana da Leitura em âmbito municipal.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/83/p.l._vencimentos_dos_servidores_n_14-2023.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/83/p.l._vencimentos_dos_servidores_n_14-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos de cargos públicos e representações dos cargos em comissão, nos termos do artigo 37, inciso X, da constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/84/projeto_de_lei_-_definicao_zona_industrial_15-2023.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/84/projeto_de_lei_-_definicao_zona_industrial_15-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a definição de área de zoneamento industrial no Município de Cruzeta e dá outras providências.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/85/projeto_de_lei_da_ldo_pmc_2024_-_n_16-2023.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/85/projeto_de_lei_da_ldo_pmc_2024_-_n_16-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/86/projeto_n_17-_2023_-_credito_especial_cruzeta_fnas_acessuas_2023.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/86/projeto_n_17-_2023_-_credito_especial_cruzeta_fnas_acessuas_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/88/projeto_de_lei_n_18-2023_-_autoriza_o_poder_executivo_municipal_a_doar_areas_de_terraslotes_urbanos_de_propriedade_do_municipio_de_cruzetarn_para_o_instituto_brasileiro_de_habitacao_e.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/88/projeto_de_lei_n_18-2023_-_autoriza_o_poder_executivo_municipal_a_doar_areas_de_terraslotes_urbanos_de_propriedade_do_municipio_de_cruzetarn_para_o_instituto_brasileiro_de_habitacao_e.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar áreas de terras/lotes urbanos, de propriedade do município de Cruzeta/RN, para o Instituto Brasileiro de Habitação e Interesse Social – IBRHIS, bem como desenvolver ações para implementar o Programa Minha Casa Minha Vida, e dá outras providências.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/89/lei_no_1201_dispoe_sobre_o_reajuste_dos_vencimentos_dos_servidores_da_camara_municipal_de_cruzeta.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/89/lei_no_1201_dispoe_sobre_o_reajuste_dos_vencimentos_dos_servidores_da_camara_municipal_de_cruzeta.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos vencimentos dos servidores da Câmara Municipal de Cruzeta/RN e dá outras providências</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/94/lei_no_1204_dispoe_acerca_da_criacao_dos_cargos_necessarios_para_o_funcionamento_da_estrutura_administrativa_da_coordenadoria_municipal_de_transito_de_cruzeta_-_cmtc.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/94/lei_no_1204_dispoe_acerca_da_criacao_dos_cargos_necessarios_para_o_funcionamento_da_estrutura_administrativa_da_coordenadoria_municipal_de_transito_de_cruzeta_-_cmtc.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca da criação dos cargos necessários para o funcionamento da estrutura administrativa da Coordenadoria Municipal de Trânsito de Cruzeta – CMTC, de acordo com o disposto nas Leis Complementares Municipais nº 27/2013 e 34/2014 e Resolução nº 560/2015-CONTRAN.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/95/lei_no_1203_dispoe_sobre_a_qualificacao_de_entidade_sem_fins_lucrativos_como_organizacao_social.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/95/lei_no_1203_dispoe_sobre_a_qualificacao_de_entidade_sem_fins_lucrativos_como_organizacao_social.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a qualificação de entidade sem fins lucrativos como organização social, e dá outras providências.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/96/lei_no_1207_autoriza_a_abertura_de_credito_especial_no_valor_de_r_86.62367.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/96/lei_no_1207_autoriza_a_abertura_de_credito_especial_no_valor_de_r_86.62367.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial no valor de R$ 86.623,67 (oitenta e seis mil seiscentos e vinte e três reais e sessenta e sete centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/97/lei_no_1208_autoriza_o_poder_executivo_a_repassar_recursos_recebidos_da_uniao_para_cumprimento_da_assistencia_financeira_complementar_de_que_trata_a_emenda_constitucional_no_127-2022.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/97/lei_no_1208_autoriza_o_poder_executivo_a_repassar_recursos_recebidos_da_uniao_para_cumprimento_da_assistencia_financeira_complementar_de_que_trata_a_emenda_constitucional_no_127-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar recursos recebidos da União para cumprimento da assistência financeira complementar de que trata a Emenda Constitucional nº 127/2022.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/98/lei_no_1226_altera_as_aliquotas_de_contribuicao_previdenciaria_ao_regime_propio_de_previdencia_social_do_municipio_decorrentes_da_reavaliacao_atuarial_2023.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/98/lei_no_1226_altera_as_aliquotas_de_contribuicao_previdenciaria_ao_regime_propio_de_previdencia_social_do_municipio_decorrentes_da_reavaliacao_atuarial_2023.pdf</t>
   </si>
   <si>
     <t>Altera as alíquotas de contribuição previdenciária ao Regime próprio de Previdência Social do Município decorrentes da Reavaliação Atuarial 2023 e dá outras providências</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/99/lei_no_1213_estima_a_receita_e_fixa_a_despesa_do_municipio_de_cruzeta-rn_para_o_exercicio_financeiro_de_2024.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/99/lei_no_1213_estima_a_receita_e_fixa_a_despesa_do_municipio_de_cruzeta-rn_para_o_exercicio_financeiro_de_2024.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Cruzeta/RN para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Itan Lobo</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/100/lei_no_1227_dispoe_sobre_a_criacao_de_locais_especificos_reservados_exclusivamente_para_pessoas_com_deficiencia_em_eventos_publicos_realizados_no_municipio_de_cruzeta-rn.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/100/lei_no_1227_dispoe_sobre_a_criacao_de_locais_especificos_reservados_exclusivamente_para_pessoas_com_deficiencia_em_eventos_publicos_realizados_no_municipio_de_cruzeta-rn.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de locais específicos, reservados exclusivamente para pessoas com deficiência em eventos públicos realizados no município de Cruzeta/RN e dá outras providências.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/101/lei_no_1210_dispoe_sobre_o_fornecimento_de_auxilio_para_moradia_e_alimentacao_para_medicos_participantes_do_projeto_mais_medicos.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/101/lei_no_1210_dispoe_sobre_o_fornecimento_de_auxilio_para_moradia_e_alimentacao_para_medicos_participantes_do_projeto_mais_medicos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento de auxílio para moradia e alimentação para os médicos participantes do Projeto Mais Médicos e dá outras providências.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/102/lei_no_1209_autoriza_ao_poder_executivo_municipal_a_abrir_credito_especial.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/102/lei_no_1209_autoriza_ao_poder_executivo_municipal_a_abrir_credito_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza ao Poder Executivo Municipal a abrir Crédito Especial, e dá outras providências.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/103/lei_no_1215_autoriza_a_desafetacao_de_bens_moveis_de_propriedade_da_camara_municipal_de_cruzeta.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/103/lei_no_1215_autoriza_a_desafetacao_de_bens_moveis_de_propriedade_da_camara_municipal_de_cruzeta.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação de bens móveis de propriedade da Câmara Municipal de Cruzeta/RN, conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/104/lei_no_1211_ciclovia_municipal_denominada_jose_pereira_da_silva.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/104/lei_no_1211_ciclovia_municipal_denominada_jose_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Fica denominada a Ciclovia Municipal que liga o centro da Cidade de Cruzeta ao Bairro do Alto dos Remédios de CICLOVIA JOSÉ PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/105/lei_no_1216_dispoe_sobre_a_aliquota_de_contribuicao_para_o_custeio_do_regime_proprio_de_previdencia_social_dos_servidores_do_municipio_de_cruzeta-rn.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/105/lei_no_1216_dispoe_sobre_a_aliquota_de_contribuicao_para_o_custeio_do_regime_proprio_de_previdencia_social_dos_servidores_do_municipio_de_cruzeta-rn.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alíquota de contribuição para o custeio do Regime Próprio de Previdência Social dos Servidores Públicos do Município de Cruzeta – CRUZETAPREV/RN, nos termos da Emenda Constitucional 103/19, e dá outras providências.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/106/lei_no_1214_autoriza_o_poder_executivo_municipal_a_abrir_credito_especial.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/106/lei_no_1214_autoriza_o_poder_executivo_municipal_a_abrir_credito_especial.pdf</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/107/lei_no_1217_fixa_os_subsidios_do_prefeito_do_vice-prefeito_e_dos_secretarios_municipais_de_cruzeta-rn.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/107/lei_no_1217_fixa_os_subsidios_do_prefeito_do_vice-prefeito_e_dos_secretarios_municipais_de_cruzeta-rn.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, do Vice-Prefeito e dos Secretários Municipais de Cruzeta/RN, para a legislatura de 2025-2028, e dá outras providências</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/108/lei_no_1218_fixa_os_subsidios_dos_vereadores_do_municipio_de_cruzeta-rn.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/108/lei_no_1218_fixa_os_subsidios_dos_vereadores_do_municipio_de_cruzeta-rn.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores do Município de Cruzeta/RN, para a legislatura de 2025-2028, e dá outras providências</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/64/projeto_de_lei_complementar_n_01-2023_-_reajuste_dos_professores.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/64/projeto_de_lei_complementar_n_01-2023_-_reajuste_dos_professores.pdf</t>
   </si>
   <si>
     <t>Atualiza o valor salarial dos professores da rede municipal de educação de acordo com a Lei Federal nº 11.738, de 16 de julho de 2008.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/65/projeto_de_lei_complementar_n_02-2023_-_creas.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/65/projeto_de_lei_complementar_n_02-2023_-_creas.pdf</t>
   </si>
   <si>
     <t>Cria cargos em comissão e funções para subsidiar a implantação e implementação do Centro de Referência Especializado de Assistência Social – CREAS e dá outras providências.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/73/pr09e11.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/73/pr09e11.pdf</t>
   </si>
   <si>
     <t>Institui o programa de Parcelamento Incentivado – PPI, relativo aos débitos fiscais de pessoas físicas e jurídicas com o fisco municipal e dá outras providências.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/75/projeto_de_lei_complementar_04_-crianca_e_adolescente_cruzeta_-_assistencia_social_ct_28022023_2.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/75/projeto_de_lei_complementar_04_-crianca_e_adolescente_cruzeta_-_assistencia_social_ct_28022023_2.pdf</t>
   </si>
   <si>
     <t>Dá nova redação à legislação municipal que dispõe sobre a política municipal de atendimento dos direitos da criança e do adolescente, e dá outras providências.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/109/lei_complementar_no_71_dispoe_sobre_a_alteracao_do_art._7o_da_lei_complementar_no_582020_e_da_revogacao_do_disposto_no_arto_6_i_d_e_e.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/109/lei_complementar_no_71_dispoe_sobre_a_alteracao_do_art._7o_da_lei_complementar_no_582020_e_da_revogacao_do_disposto_no_arto_6_i_d_e_e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Art. 7º, da Lei Complementar nº 58/2020 e da revogação do disposto no art 6º, I, “d” e “e”, II, “b”, da Lei Complementar nº 32/2013, que trata do plano de benefícios do CRUZETA-PREV, nos termos do Art. 9º, §3º da Emenda Constitucional nº 103/19, e dá outras providências.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/116/req_01_-solicita_que_os_projetos_de_lei_01_e_02_2023_sejam_apreciados_e_votados_em_regime_de_urgencia.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/116/req_01_-solicita_que_os_projetos_de_lei_01_e_02_2023_sejam_apreciados_e_votados_em_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>Requer que os Projetos de Lei Complementar nºs 01 e 02/2023 e os Projetos de Leis nºs 01 e 02/2023, do Poder Executivo, tenham tramitação em regime de urgência.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/117/req_02-_solicita_que_os_projetos_de_lei_03_e_04_2023_sejam_apreciados_e_votados_em_regime_de_urgenia.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/117/req_02-_solicita_que_os_projetos_de_lei_03_e_04_2023_sejam_apreciados_e_votados_em_regime_de_urgenia.pdf</t>
   </si>
   <si>
     <t>Requer que os Projetos de Leis nºs 03 e 04/2023, da Mesa Diretora, tenham tramitação em regime de urgência.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Walfredo Cesino</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/118/req_03_-_solicita_o_trator_de_corte_de_terras-_uma_vez_que_com_a_chegada_das_chuvas_e_necessario_que_tal_acao_seja_realizada.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/118/req_03_-_solicita_o_trator_de_corte_de_terras-_uma_vez_que_com_a_chegada_das_chuvas_e_necessario_que_tal_acao_seja_realizada.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal de Cruzeta, com cópia ao Secretário Municipal de Agricultura, Meio Ambiente e Pesca, o trator para o corte de terras, uma vez que, com a chegada das chuvas é necessário que tal ação seja realizada.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/119/req04-1.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/119/req04-1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal de Cruzeta, que seja avaliada a possibilidade de realizar de um levantamento técnico para saber quais casas utilizam fossas sépticas que possam ser desativadas e ligadas a rede de esgoto urbano nas ruas João Florentino de Medeiros, Luiz Geraldo Filho, Luiz André de Maria, Salvina Francelina e as ruas que dão acesso à residência do senhor popularmente conhecido por Tartaruga e a rua que dá acesso ao balneário, nesta municipalidade.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/120/req_05-_solicita_que_os_projetos_de_lei_complemetar_03.2023_tenha_tramitacao_de_regime_de_urgencia.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/120/req_05-_solicita_que_os_projetos_de_lei_complemetar_03.2023_tenha_tramitacao_de_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>Requer que o Projeto de Lei Complementar nº 03/2023, do Poder Executivo, tenha tramitação em regime de urgência.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Ethel Moraes</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/121/req_06_-_requer_tramitacao_em_regime_de_urgencia.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/121/req_06_-_requer_tramitacao_em_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>Requer que o Projeto de Lei nº 10/2023, do Poder Executivo, e a Emenda Supressiva n° 01-2023, de autoria do parlamentar José Ethel Stephan Usando Sales Canuto de Moraes, tenha tramitação em regime de urgência.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/122/req_07-_solicita_a_cosern_extensao_da_rede_eletrica_ate_a_pocilga_comunitaria..pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/122/req_07-_solicita_a_cosern_extensao_da_rede_eletrica_ate_a_pocilga_comunitaria..pdf</t>
   </si>
   <si>
     <t>Solicita ao Diretor-Presidente da Companhia Energética do Rio Grande do Norte – COSERN, com cópia ao Prefeito Municipal, a ligação, bem como a extensão da Rede Elétrica até a Pocilga Comunitária localizada próximo ao Açude da Pitombeira.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Ayérica Dantas</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/123/req_08-_solicita_aumento_do_valor_do_convenio_da_inserminacao_dos_animais..pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/123/req_08-_solicita_aumento_do_valor_do_convenio_da_inserminacao_dos_animais..pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal de Cruzeta, com cópia ao Secretário Municipal de Agricultura, Meio Ambiente e Pesca, o aumento do valor do Convênio da inseminação dos animais entre a Prefeitura e o Sindicato dos Trabalhadores Rurais da cidade de Cruzeta.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/124/req_09-_solicita_implemento_do_piso_salarial_dos_enfermeiros.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/124/req_09-_solicita_implemento_do_piso_salarial_dos_enfermeiros.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal que envie a esta Casa Legislativa, Projeto de Lei para que seja implementado o Piso Salarial dos Profissionais de Enfermagem, conforme a Lei nº 14.434, de 04/08/2022, e a Emenda Constitucional n° 124, de 14/07/2022. Ao mesmo tempo que seja adequado a Lei Orçamentária Anual (LOA), com abertura de créditos suplementares, tendo em vista os recursos recebidos e a Emenda Constitucional n° 127, de 22/12/2022, para efetuar o pagamento do Piso Salarial da Enfermagem.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Cypriano Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/125/req_10_-_roco_e_passar_maquina_nas_estradas_rurais.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/125/req_10_-_roco_e_passar_maquina_nas_estradas_rurais.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal de Cruzeta, com cópia ao Secretário Municipal de Agricultura, Meio Ambiente e Pesca, o nivelamento, bem como a realização do roço nas estradas que dão acesso ao município de Cruzeta/RN.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/126/req_11-_solicita_que_seja_realizado_a_contratacao_de_um_agente_de_saude_para_o_psf_3.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/126/req_11-_solicita_que_seja_realizado_a_contratacao_de_um_agente_de_saude_para_o_psf_3.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal que seja realizada a contratação de um Agente de Saúde para o PSF 3, localizado no Bairro Alto dos Remédios.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/127/req_12-_solicita_que_seja_realizada_a_reavilitacao_dos_paineis_da_praca_centenaria.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/127/req_12-_solicita_que_seja_realizada_a_reavilitacao_dos_paineis_da_praca_centenaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal que seja realizada a revitalização dos painéis da Praça Centenária.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/128/req_13-_solicita_que_seja_realizada_a_substituicao_das_lampadas_do_sistema_de_iluminacao_do_campo_o_boscao.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/128/req_13-_solicita_que_seja_realizada_a_substituicao_das_lampadas_do_sistema_de_iluminacao_do_campo_o_boscao.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal que seja realizada a substituição das lâmpadas do Sistema de Iluminação do Campo “O Boscão”, para lâmpadas do tipo LED.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/129/req_14-_solicita_o_resjuste_salarial_dos_servidores.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/129/req_14-_solicita_o_resjuste_salarial_dos_servidores.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal que seja encaminhado a esta Casa Legislativa um Projeto de Lei, visando o reajuste salarial dos servidores.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/130/req_15_-regime_de_urgencia.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/130/req_15_-regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>Requer que o Projeto de Lei nº 14/2023, do Poder Executivo, tenha tramitação em regime de urgência.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/131/requerimento_n_16_-_roco_das_estradas_com_uso_da_patrol.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/131/requerimento_n_16_-_roco_das_estradas_com_uso_da_patrol.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, com   cópia ao Secretário Municipal de Agricultura, Meio Ambiente e Pesca, que seja feito o nivelamento, bem como a realização do roço nas estradas vicinais com o uso da PATROL, que dão acesso ao município de Cruzeta/RN.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/132/req._no_17-2023_-_realizacao_de_limpeza_e_roco_da_parede_do_acude_publico_de_cruzeta.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/132/req._no_17-2023_-_realizacao_de_limpeza_e_roco_da_parede_do_acude_publico_de_cruzeta.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, com   cópia ao Secretário Municipal de Infraestrutura e Serviços Urbanos, que seja realizada a limpeza e roço da parede do Açude Público de Cruzeta.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/133/req._no_18-2023_-_regime_de_urgencia_projeto_de_lei_no20-2023.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/133/req._no_18-2023_-_regime_de_urgencia_projeto_de_lei_no20-2023.pdf</t>
   </si>
   <si>
     <t>Requer que o Projeto de Lei nº 20/2023, do Poder Executivo, tenha tramitação em regime de urgência.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/134/req_19-2023-.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/134/req_19-2023-.pdf</t>
   </si>
   <si>
     <t>Requer que o Projeto de Lei nº 21/2023, do Poder Executivo, tenha tramitação em regime de urgência.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/135/requerimento_no_20_-_2023.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/135/requerimento_no_20_-_2023.pdf</t>
   </si>
   <si>
     <t>Requer que o Projeto de Lei nº 23/2023, do Poder Executivo, tenha tramitação em regime de urgência.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/136/requerimento_no_21-2023.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/136/requerimento_no_21-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, com   cópia ao Secretário Municipal de Infraestrutura e Serviços Urbanos, para que seja realizada a iluminação e o calçamento da Rua Projetada próximo ao Ginásio Poliesportivo até a Rua Sinval Azevêdo.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/137/requerimento_no_22-2023.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/137/requerimento_no_22-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a Exmª Srª Secretária Municipal de Educação, Cultura e Esportes, com cópia ao Coordenador de Esportes, para que seja avaliada a possibilidade de abertura da Quadra da Escola Municipal Ana Assis de Medeiros, de segunda a sexta-feira, durante o horário das 18 às 21h.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/138/requerimento_ndeg_23-2023.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/138/requerimento_ndeg_23-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, que seja avaliada a possibilidade de fazer aterramento (altear com aterro) o lado oposto à construção da mais nova ciclovia/calçadão na RN que dá acesso a comunidade Alto dos Remédios, visando proporcionar uma maior segurança aos que por ali trafegam.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Patrício de Porfírio</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/139/requerimento_ndeg_24-2023.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/139/requerimento_ndeg_24-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, que seja avaliada a possibilidade de colocar brinquedos, como por exemplo, um mini parquinho para as crianças, na Praça Centenária do Município de Cruzeta/RN.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/140/requimento_n_25_-2023_-_solicitando_uma_caixa_d-agua_de_50_mil_litros_para_distribuicao_de_agua_nas_comunidades_rio_do_meio_e_salgado..pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/140/requimento_n_25_-2023_-_solicitando_uma_caixa_d-agua_de_50_mil_litros_para_distribuicao_de_agua_nas_comunidades_rio_do_meio_e_salgado..pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, com cópia ao Presidente da Associação Comunitária do Rio do Meio, uma caixa d’água de 50 mil litros para distribuição de água nas comunidades Rio do Meio e Salgado.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/141/requerimento_026-2023.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/141/requerimento_026-2023.pdf</t>
   </si>
   <si>
     <t>Requer que o Projeto de Lei nº 30/2023, do Poder Executivo, tenha tramitação em regime de urgência.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, para que seja revitalizada a Praça João de Góes, conhecida como “Praça da Igreja”.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/143/rquerimento_no_28_-_2023_-_solicitando_que_seja_avalidado_a_possibilidade_de_ultilizar_corbetura_do_palco_da_praca_de_eventos_para_entao_a_feira_livre..pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/143/rquerimento_no_28_-_2023_-_solicitando_que_seja_avalidado_a_possibilidade_de_ultilizar_corbetura_do_palco_da_praca_de_eventos_para_entao_a_feira_livre..pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, que seja avaliada a possibilidade de utilizar a cobertura do palco da Praça de Eventos, por ocasião da reforma do espaço, para cobrir parte da feira livre em nosso município.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/144/requerimento_no_29_-_2023_-_requer_tramitacao_de_urgencia_no_projeto_de_lei_no_32-23.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/144/requerimento_no_29_-_2023_-_requer_tramitacao_de_urgencia_no_projeto_de_lei_no_32-23.pdf</t>
   </si>
   <si>
     <t>Requer que o Projeto de Lei nº 32/2023, do Poder Executivo, tenha tramitação em regime de urgência.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/145/requerimento_no_30_-_2023_-_requeir_tramitacao_de_urgencia_no_projeto_de_lei_no_31-23.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/145/requerimento_no_30_-_2023_-_requeir_tramitacao_de_urgencia_no_projeto_de_lei_no_31-23.pdf</t>
   </si>
   <si>
     <t>Requer que o Projeto de Lei nº 31/2023, do Poder Executivo, tenha tramitação em regime de urgência.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/146/req_-_31-2023_solic_projeto_de_lei_em_tram._regime_urgencia.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/146/req_-_31-2023_solic_projeto_de_lei_em_tram._regime_urgencia.pdf</t>
   </si>
   <si>
     <t>Requer que os Projetos de Leis nºs 33 e 34/2023, da Mesa Diretora, tenham tramitação em regime de urgência.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/147/req_-_32-2023_solic._projeto_lei_comp._em_tramitacao_de_urgencia.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/147/req_-_32-2023_solic._projeto_lei_comp._em_tramitacao_de_urgencia.pdf</t>
   </si>
   <si>
     <t>Requer que o Projeto de Lei Complementar nº 05/2023, do Poder Executivo, tenha tramitação em regime de urgência.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/72/projeto_de_resolucao_de_diaria_01.2023.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/72/projeto_de_resolucao_de_diaria_01.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza, institui e regulamenta o pagamento de diárias de viagens aos servidores e vereadores da Câmara Municipal de Cruzeta.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/82/resolucao_n_02-2023_-_regimento_interno_da_escola_do_legislativo.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/82/resolucao_n_02-2023_-_regimento_interno_da_escola_do_legislativo.pdf</t>
   </si>
   <si>
     <t>“Ementa: Aprova o Regimento Interno da Escola do Legislativo da Câmara Municipal de Cruzeta/RN, instituída pela Resolução nº 86/2020”.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/87/projeto_de_resolucao_n_03_-_2023_sessao_itinerante_badaruco.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/87/projeto_de_resolucao_n_03_-_2023_sessao_itinerante_badaruco.pdf</t>
   </si>
   <si>
     <t>Autoriza a realização de sessão da Câmara Municipal fora de sua sede, no local que menciona.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/90/resolucao_no98-2023_-_regulamentacao_ao_acesso_as_informacoes.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/90/resolucao_no98-2023_-_regulamentacao_ao_acesso_as_informacoes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação ao acesso as informações e a aplicação da Lei Federal nº 12.527, de 18 de novembro de 2011, no âmbito do Poder Legislativo Municipal de Cruzeta/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/91/resolucao_no99-2023_-_programa_de_governanca_digital.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/91/resolucao_no99-2023_-_programa_de_governanca_digital.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal nº 14.129/2021, de 29 de março de 2021, no âmbito do Poder Legislativo Municipal de Cruzeta/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/92/resolucao_no100-2023_-_regulamenta_a_lei_de_protecao_de_dados.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/92/resolucao_no100-2023_-_regulamenta_a_lei_de_protecao_de_dados.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implementação das medidas necessárias para execução de tratamento de dados pessoais, referente a Lei nº 13.709/2018, no âmbito do Poder Legislativo Municipal de Cruzeta/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/93/resolucao_no101-2023_-_cria_ouvidoria.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/93/resolucao_no101-2023_-_cria_ouvidoria.pdf</t>
   </si>
   <si>
     <t>Cria Ouvidoria da Câmara Municipal de Cruzeta/RN e dá outras providências.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/172/proposta_de_emenda_ldo_2024_-.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/172/proposta_de_emenda_ldo_2024_-.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda, de autoria do Parlamentar Itan Lobo de Medeiros, ao Projeto de Lei n° 16/2023, que dispõe sobre as diretrizes para a elaboração da lei orçamentária para o exercício de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/148/no_01_-_presidente_itan_lobo.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/148/no_01_-_presidente_itan_lobo.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº. Prefeito Municipal, que a Travessa Manoel Martiniano de Medeiros, seja nomeada como Francisco Duque de Boêmia, conhecido com Chico Duque, e que a Travessa Rafael Pereira de Araújo, seja nomeada como Severino Félix de oliveira, conhecido com Galinheiro.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/149/no_02_-_vereador_hutson_neves.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/149/no_02_-_vereador_hutson_neves.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº. Prefeito Municipal que, se possível, providencie a manutenção do parquinho infantil no canteiro central do Bairro Alto dos Remédios, neste município.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/150/no_03_-_vereadora_ayerica_angelle.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/150/no_03_-_vereadora_ayerica_angelle.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Prefeito Municipal que, a Farmácia Básica de Saúde esteja disponível 24 horas para a população cruzetense.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/151/no_04_-_vereador_hutson_neves.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/151/no_04_-_vereador_hutson_neves.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Prefeito Municipal que seja avaliada a possibilidade de instalar um poste com iluminação pública nas proximidades da entrada da propriedade do Sr. Ulisses, no bairro Alto dos Remédios, neste município..</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/152/no_05_-_vereador_hutson_neves.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/152/no_05_-_vereador_hutson_neves.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Prefeito Municipal com cópia ao Sr. Adelson Dantas, Diretor da Caern do Seridó, com extrema urgência, a expansão da rede de água para o prolongamento da rua de acesso ao Balneário Municipal, em nosso município.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/153/no_06_-_vereador_hutson_neves.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/153/no_06_-_vereador_hutson_neves.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Prefeito Municipal que seja avaliada a possibilidade de elaborar e enviar a esta Casa de Leis um projeto para a redução da taxa de iluminação pública.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/154/no_07_-_vereadora_ayerica_angelle.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/154/no_07_-_vereadora_ayerica_angelle.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Prefeito Municipal que seja fixado o Piso Salarial dos Enfermeiros, Técnicos de enfermagem e auxiliares de enfermagem, no âmbito do município de Cruzeta/RN, em consonância com a Emenda Constitucional n° 124 de 2022 e a Lei Federal nº 14.434/2022.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/155/no_08_-_vereador_hildeberto_diniz.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/155/no_08_-_vereador_hildeberto_diniz.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Prefeito Municipal com cópia ao Secretário Municipal de Agricultura, Meio Ambiente e Pesca, que seja realizada a manutenção das estradas vicinais, especificamente na comunidade Pau D’arco, que dá acesso ao sítio de Dr. João, José Maria (Zé Beringo) e Sr. Edmilson, mais conhecido como Forrageira.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/156/no_09_-_vereador_hutson_neves.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/156/no_09_-_vereador_hutson_neves.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Prefeito Municipal que seja avaliada a possibilidade de instalar mata-burros nas estradas vicinais.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/157/no_10_-_vereador_hutson_neves.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/157/no_10_-_vereador_hutson_neves.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Prefeito Municipal que avalie a possibilidade de implementar a instalação de uma fossa comunitária na comunidade Alto dos Remédios, localizada em nosso município.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/158/no_11_-_vereador_hutson_neves.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/158/no_11_-_vereador_hutson_neves.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Prefeito Municipal que seja avaliada a possibilidade de disponibilizar pontos de internet gratuita nas praças da cidade, seguindo o bem-sucedido da Praça de Eventos.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/159/no_12_-_vereador_hutson_neves.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/159/no_12_-_vereador_hutson_neves.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Prefeito Municipal que seja avaliada a viabilidade de incluir o asfaltamento da Rua Manoel Martiniano de Medeiros, situada no Bairro Santo Antônio, nos projetos de desenvolvimento do município.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/160/no_12_-_vereador_hutson_neves.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/160/no_12_-_vereador_hutson_neves.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Prefeito Municipal, como sugestão, o nome de Cleide Lúcia dos Santos (in memorian), para denominação do Centro de Referência Especializado de Assistência Social-CREAS.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Indica ao Exmº Prefeito Municipal, com cópia ao Agente responsável pela pasta de Infraestrutura, para que seja feito a limpeza e roçagem do mato em frente ao PSF1 no Conjunto Manoel Lopes.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/162/no_15_-_vereador_hildeberto_diniz.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/162/no_15_-_vereador_hildeberto_diniz.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Prefeito Municipal, com cópia a Secretaria de Educação, Cultura e Esporte, para que seja avaliado a possibilidade de fornecer um transporte escolar para condução de alunos que fazem parte da Orquestra Experimental (OEXp) IFRN, Campus Jucurutu, a serem realizados nas terças-feiras durante o semestre 2023.1</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>PSDB</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/163/no_16_-_vereadores_ayerica_hildeberto_hutson_patricio.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/163/no_16_-_vereadores_ayerica_hildeberto_hutson_patricio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal, esclarecimento e a prestação de contas do leilão realizado com a frota de veículos que estava sendo considerada em mau estado de conservação e onde não havia recursos disponíveis no orçamento municipal para sua recuperação. Pedimos que seja disponibilizado valores arrecadados, empresas, pessoas físicas e/ou jurídicas que tenham adquirido os imóveis públicos.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/164/no_17_-_vereadores_ayericahildeberto_hutson_e_patricio.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/164/no_17_-_vereadores_ayericahildeberto_hutson_e_patricio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal, com cópia a pasta responsável, a manutenção das estradas vicinais do município de Cruzeta.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/165/no_18_-_vereador_patricio_sinderley.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/165/no_18_-_vereador_patricio_sinderley.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que a rua onde se localiza o Recanto Sertanejo, bem como diversas residências, seja nomeada como Expedita Soares de Almeida.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/166/no_19_-_vereador_hutson_neves.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/166/no_19_-_vereador_hutson_neves.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que avalie a possibilidade da remoção de esgoto residencial a céu aberto e a adequação de uma caixa de passagem de esgoto geral na Rua Luiz André de Maria, neste município.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>PSB</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/167/no_20_-_vereadores_ariluzia_cypriano_itan_jose_ethel_walfredo.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/167/no_20_-_vereadores_ariluzia_cypriano_itan_jose_ethel_walfredo.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal, com cópia ao Secretário Municipal de Agricultura, Meio Ambiente e Pesca para que seja realizada a manutenção das estradas vicinais, especificamente, a que dá acesso ao município de Florânia/RN.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/168/no_21_-_ariluzia_sasnara.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/168/no_21_-_ariluzia_sasnara.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal, a título de sugestão, que seja denominado o evento Torneio Leiteiro em nosso município com o nome do Sr. Amauri Monteiro de Medeiros.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/169/no_22_-_hutson_neves.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/169/no_22_-_hutson_neves.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que, por meio desta indicação, seja avaliada a viabilidade de implementar tratamento acústico durante a reforma do ginásio municipal, neste município.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/173/emenda_impositiva_no__01.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/173/emenda_impositiva_no__01.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE CRUZETA-RN APROVA nos termos do artigo 82-A da Emenda nº 09 à Lei Orgânica Municipal, a Emenda Impositiva nº 01/2023.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/174/emenda_impositiva_no__02.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/174/emenda_impositiva_no__02.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE CRUZETA-RN APROVA nos termos do artigo 82-A da Emenda nº 09 à Lei Orgânica Municipal, a Emenda Impositiva nº 02/2023.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/175/emenda_impositiva_no__03.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/175/emenda_impositiva_no__03.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE CRUZETA-RN APROVA nos termos do artigo 82-A da Emenda nº 09 à Lei Orgânica Municipal, a Emenda Impositiva nº 03/2023.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/176/emenda_impositiva_no__04.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/176/emenda_impositiva_no__04.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE CRUZETA-RN APROVA nos termos do artigo 82-A da Emenda nº 09 à Lei Orgânica Municipal, a Emenda Impositiva nº 04/2023.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/177/emenda_impositiva_no__05.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/177/emenda_impositiva_no__05.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE CRUZETA-RN APROVA nos termos do artigo 82-A da Emenda nº 09 à Lei Orgânica Municipal, a Emenda Impositiva nº 05/2023.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/178/emenda_impositiva_no__06.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/178/emenda_impositiva_no__06.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE CRUZETA-RN APROVA nos termos do artigo 82-A da Emenda nº 09 à Lei Orgânica Municipal, a Emenda Impositiva nº 06/2023.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/179/emenda_impositiva_no__07.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/179/emenda_impositiva_no__07.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE CRUZETA-RN APROVA nos termos do artigo 82-A da Emenda nº 09 à Lei Orgânica Municipal, a Emenda Impositiva nº 07/2023.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/180/emenda_impositiva_no__08.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/180/emenda_impositiva_no__08.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE CRUZETA-RN APROVA nos termos do artigo 82-A da Emenda nº 09 à Lei Orgânica Municipal, a Emenda Impositiva nº 08/2023.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/181/emenda_impositiva_no__09.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/181/emenda_impositiva_no__09.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE CRUZETA-RN APROVA nos termos do artigo 82-A da Emenda nº 09 à Lei Orgânica Municipal, a Emenda Impositiva nº 09/2023.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/182/emenda_supressiva_n_01-2023.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/182/emenda_supressiva_n_01-2023.pdf</t>
   </si>
   <si>
     <t>Fica suprimido o artigo 12 ao Projeto de Lei n° 10/2023 que estabelece normas relativas à concessão e pagamento de diárias e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Leitura Anual</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/170/leitura_anual_2023.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/170/leitura_anual_2023.pdf</t>
   </si>
   <si>
     <t>Leitura Anual 2023</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Comunicação</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/110/comunicacao_n_01-2023.docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/110/comunicacao_n_01-2023.docx</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscreve, integrantes do Partido Socialista Brasileiro – PSB, nesta Casa, nos termos do artigo 76, do Regimento Interno (Resoluções nº 38/1990) vem comunicar a esta Mesa para os devidos fins, a indicação do Líder Governista, o Senhor Vereador WALFREDO CESINO DE MEDEIROS, no decorrer da 3ª Sessão Legislativa da 17ª Legislatura</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/111/comunicacao_n_02-2023.docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/111/comunicacao_n_02-2023.docx</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscreve, integrantes do Partido da Social Democracia Brasileira – PSDB, nesta Casa, nos termos do artigo 76, do Regimento Interno (Resoluções nº 38/1990) vem comunicar a esta Mesa para os devidos fins, a indicação do Líder Oposicionista, o Senhor Vereador HILDEBERTO DINIZ SILVA NASCIMENTO, no decorrer da 3ª Sessão Legislativa da 17ª Legislatura.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/112/comunicacao_n_03-2023.docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/112/comunicacao_n_03-2023.docx</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscreve, integrantes do Movimento Democrático Brasileiro – MDB, nesta Casa, nos termos do artigo 76, do Regimento Interno (Resoluções nº 38/1990) vem comunicar a esta Mesa para os devidos fins, a indicação do Líder Governista, o Senhor Vereador JOSÉ ETHEL STEPHAN USANDO SALES CANUTO DE MORAES, no decorrer da 3ª Sessão Legislativa da 17ª Legislatura</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/113/comunicacao_04-2023.docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/113/comunicacao_04-2023.docx</t>
   </si>
   <si>
     <t>Tendo em vista o disposto no artigo 48 do Regimento Interno, INDICAMOS os nomes dos Senhores Vereadores: Ayérica Angelle Maria de Oliveira Dantas, Hildeberto Diniz Silva Nascimento e Patrício Sinderley Araújo de Assis, para serem votados na eleição das Comissões Permanentes para o biênio 2023/2024.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/114/comunicacao_n_05-2023.docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/114/comunicacao_n_05-2023.docx</t>
   </si>
   <si>
     <t>Tendo em vista o disposto no artigo 48 do Regimento Interno, INDICO meu nome para ser votado na eleição das Comissões Permanentes para o biênio 2023/2024.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/115/comunicacao_n_06-2023.docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/115/comunicacao_n_06-2023.docx</t>
   </si>
   <si>
     <t>Tendo em vista o disposto no artigo 48 do Regimento Interno, INDICAMOS os nomes dos Senhores Vereadores: José Ethel Stephan Usando Sales Canuto de Moraes e Cypriano Pinheiro Medeiros de Araújo, para serem votados na eleição das Comissões Permanentes para o biênio 2023/2024.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>ATM</t>
   </si>
   <si>
     <t>Ato da Mesa</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/49/ato_01_-_regulamente_a_ultilizacao_e_cessao_do_plenario.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/49/ato_01_-_regulamente_a_ultilizacao_e_cessao_do_plenario.pdf</t>
   </si>
   <si>
     <t>Regulamente a utilização e cessão do “Plenário da Câmara Municipal de Cruzeta(RN) e dá outras providências</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/50/ato_02_-_regulamenta_o_disposto_no_ss3_da_lei_14.133-_para_dispor_sobre_regras_de_atuacao_do_agente_de_cotratacao_e_da_equipe_de_apoio.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/50/ato_02_-_regulamenta_o_disposto_no_ss3_da_lei_14.133-_para_dispor_sobre_regras_de_atuacao_do_agente_de_cotratacao_e_da_equipe_de_apoio.pdf</t>
   </si>
   <si>
     <t>Regulamenta o disposto no § 3º do art. 8º da Lei nº 14.133, de 1º de abril de 2021, para dispor sobre as regras para a atuação do agente de contratação e da equipe de apoio, o funcionamento da comissão de contratação e a atuação dos gestores e fiscais de contratos, no âmbito da Câmara Municipal de Cruzeta/RN.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/51/ato_03_-_regulamenta_o_disporto_no_art._20_da_lei_14.133-_para_estabelecer_o_enquadramento_dos_bens_de_consumo_adquirido_para_a_estrutura_da_cmc.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/51/ato_03_-_regulamenta_o_disporto_no_art._20_da_lei_14.133-_para_estabelecer_o_enquadramento_dos_bens_de_consumo_adquirido_para_a_estrutura_da_cmc.pdf</t>
   </si>
   <si>
     <t>Regulamenta o disposto no art. 20 da Lei nº 14.133, de 1º de abril de 2021, para estabelecer o enquadramento dos bens de consumo adquiridos para suprir as demandas das estruturas da Câmara Municipal de Cruzeta/RN nas categorias de qualidade comum e de luxo.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/52/ato04-1.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/52/ato04-1.pdf</t>
   </si>
   <si>
     <t>Regulamenta o disposto no art. 19, II da Lei nº 14.133, de 1º de abril de 2021, para instituir o catálogo eletrônico de padronização de compras, serviços e obras, no âmbito da Câmara Municipal de Cruzeta/RN.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/53/ato_05_-_estabelece_procedimento_para_a_participacao_de_pf_nas_contratacoes_publicas_de_que_trata_a_lei_14.133_no_ambito_da_cmc.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/53/ato_05_-_estabelece_procedimento_para_a_participacao_de_pf_nas_contratacoes_publicas_de_que_trata_a_lei_14.133_no_ambito_da_cmc.pdf</t>
   </si>
   <si>
     <t>Estabelece procedimentos para a participação de pessoa física nas contratações públicas de que trata a Lei nº 14.133, de 1º de abril de 2021, no âmbito da Câmara Municipal de Cruzeta/RN.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/54/ato06-1.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/54/ato06-1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a licitação pelo critério de julgamento por menor preço ou maior desconto, na forma eletrônica, para a contratação de bens, serviços e obras, no âmbito da Câmara Municipal de Cruzeta/RN.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/55/ato_07_-_dispoe_sobre_a_licitacao_pelo_criterio_de_julgamento_maior_retorno_economico-_na_forma_eletronica-_no_ambito_da_cmc.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/55/ato_07_-_dispoe_sobre_a_licitacao_pelo_criterio_de_julgamento_maior_retorno_economico-_na_forma_eletronica-_no_ambito_da_cmc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a licitação pelo critério de julgamento maior retorno econômico, na forma eletrônica, no âmbito da Câmara Municipal de Cruzeta/RN.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/56/ato_08_-_dispoe_sobre_a_dispensa_de_licitacao_de_que_trata_o_art._75_da_lei_14.133_e_institui_o_sistema_de_dispensa_da_cmc.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/56/ato_08_-_dispoe_sobre_a_dispensa_de_licitacao_de_que_trata_o_art._75_da_lei_14.133_e_institui_o_sistema_de_dispensa_da_cmc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a dispensa de licitação de que trata o art. 75, da Lei nº 14.133, de 1º de abril de 2021, e institui o Sistema de Dispensa Eletrônica, no âmbito da Câmara Municipal de Cruzeta/RN.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/57/ato_09_-__dispoe_sobre_a_elaboracao_do_estatuto_tecnico_preliminar-_nos_termos_do_art._18-_inciso_i_cc_ssss1o_ao_3o_da_lei_14.133.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/57/ato_09_-__dispoe_sobre_a_elaboracao_do_estatuto_tecnico_preliminar-_nos_termos_do_art._18-_inciso_i_cc_ssss1o_ao_3o_da_lei_14.133.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a elaboração do Estudo Técnico Preliminar, nos termos do art. 18, inciso I c/c §§ 1º ao 3º da Lei nº 14.133, de 1º de abril de 2021.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/58/ato_10_-_regulamenta_o_plano_de_contratacoes_anual_no_ambito_da_cmc.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/58/ato_10_-_regulamenta_o_plano_de_contratacoes_anual_no_ambito_da_cmc.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Plano de Contratações Anual no âmbito da Câmara Municipal de Cruzeta/RN.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/59/ato_11_-_dispoe_sobre_o_procedimento_administrativo_para_a_realizacao_de_pesquisas_de_precos_no_ambito_da_cmc.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/59/ato_11_-_dispoe_sobre_o_procedimento_administrativo_para_a_realizacao_de_pesquisas_de_precos_no_ambito_da_cmc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento administrativo para a realização de pesquisa de preços no âmbito da Câmara Municipal de Cruzeta/RN.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/60/ato12-1.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/60/ato12-1.pdf</t>
   </si>
   <si>
     <t>Regulamenta os arts. 82 a 86 da Lei nº 14.133, de 1º de abril de 2021, para dispor sobre o procedimento auxiliar do Sistema de Registro de Preços, para a contratação de bens e serviços, inclusive de obras e serviços de engenharia, no âmbito da Câmara Municipal de Cruzeta/RN.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/61/ato_13_-_dispoe_sobre_a_elaboracao_do_termo_de_referencia-_nos_termos_do_art_6o-_inciso_xxiii_cc_art_40_ss_1o_da_lei_14.133.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/61/ato_13_-_dispoe_sobre_a_elaboracao_do_termo_de_referencia-_nos_termos_do_art_6o-_inciso_xxiii_cc_art_40_ss_1o_da_lei_14.133.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a elaboração do Termo de Referência, nos termos do art. 6º, inciso XXIII c/c art. 40, §1º da Lei nº 14.133, de 1º de abril de 2021.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/62/ato_da_mesa_no_14-2023_-_regulamenta_o_acesso_a_informacao.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/62/ato_da_mesa_no_14-2023_-_regulamenta_o_acesso_a_informacao.pdf</t>
   </si>
   <si>
     <t>Regulamenta o acesso à informação previsto no art. 5°, inciso XXXIII, no art. 37, inciso II, §3º e no art. 216, §2º, da Constituição Federal de 1988, conforme as normas gerais emanadas da Lei nº 12.527, de 18  de novembro de 2011, no âmbito do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Eleição de Comissões</t>
   </si>
   <si>
     <t>Comissões - COM</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/171/eleicao_de_comissoes_2023.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/171/eleicao_de_comissoes_2023.pdf</t>
   </si>
   <si>
     <t>Comissão de Legislação, Justiça e Redação _x000D_
 Comissão de Finanças, Orçamento e Fiscalização_x000D_
 Comissão de Educação, Cultura, Saúde e Assistência Social</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1785,68 +1785,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_n_01-2023__-energia_solar_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/66/projeto_de_lei__n_02-2023_-_reajuste_dos_demais_cargos_2023_corrigido.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/69/projeto_de_lei_03_reajuste_dos_demais_cargos_2023_-_camara_municipal__3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/68/projeto_de_lei_04-2023_-_institui_gratificacao_de_funcao-_agente_de_contratacao_e_pregoeiro_fiscal_de_contrato_e_membros_da_comissao_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/70/projeto_de_lei_n_05._2023_-_dispoe_sobre_a_aquisicao_de_area_para_o_patrimonio_municipal_de_cruzeta_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/71/projeto_lei_n_06_-_dispoe_sobre_a_doacao_de_area_do_patrimonio_municipal_para_a_camara_de_vereadores_de_cruzeta_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/74/projeto_de_lei_07._2023_-_desafetacao_bem_movel.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/76/projeto_de_lei_n_08_-_dispoe_sobre_a_extincao_e_criacao_de_cargo_publico_de_provimento_em_comissao_do_quadro_de_pessoal_da_prefeitura_de_cruzeta-rn_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/77/projeto_de_lei__09-2023_-_proibicao_fogos_estampido.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/79/projeto_de_lei_n_11-2023_-_que_institui_a_semana_de_conscientizacao_da_causa_animal..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/80/pr18b01.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/81/projeto_de_lei__n_13-2023_-_dispoe_sobre_a_comemoracao_da_semana_do_livro_e_institui_a_caravana_da_leitura_em_ambito_municipal..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/83/p.l._vencimentos_dos_servidores_n_14-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/84/projeto_de_lei_-_definicao_zona_industrial_15-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/85/projeto_de_lei_da_ldo_pmc_2024_-_n_16-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/86/projeto_n_17-_2023_-_credito_especial_cruzeta_fnas_acessuas_2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/88/projeto_de_lei_n_18-2023_-_autoriza_o_poder_executivo_municipal_a_doar_areas_de_terraslotes_urbanos_de_propriedade_do_municipio_de_cruzetarn_para_o_instituto_brasileiro_de_habitacao_e.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/89/lei_no_1201_dispoe_sobre_o_reajuste_dos_vencimentos_dos_servidores_da_camara_municipal_de_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/94/lei_no_1204_dispoe_acerca_da_criacao_dos_cargos_necessarios_para_o_funcionamento_da_estrutura_administrativa_da_coordenadoria_municipal_de_transito_de_cruzeta_-_cmtc.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/95/lei_no_1203_dispoe_sobre_a_qualificacao_de_entidade_sem_fins_lucrativos_como_organizacao_social.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/96/lei_no_1207_autoriza_a_abertura_de_credito_especial_no_valor_de_r_86.62367.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/97/lei_no_1208_autoriza_o_poder_executivo_a_repassar_recursos_recebidos_da_uniao_para_cumprimento_da_assistencia_financeira_complementar_de_que_trata_a_emenda_constitucional_no_127-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/98/lei_no_1226_altera_as_aliquotas_de_contribuicao_previdenciaria_ao_regime_propio_de_previdencia_social_do_municipio_decorrentes_da_reavaliacao_atuarial_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/99/lei_no_1213_estima_a_receita_e_fixa_a_despesa_do_municipio_de_cruzeta-rn_para_o_exercicio_financeiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/100/lei_no_1227_dispoe_sobre_a_criacao_de_locais_especificos_reservados_exclusivamente_para_pessoas_com_deficiencia_em_eventos_publicos_realizados_no_municipio_de_cruzeta-rn.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/101/lei_no_1210_dispoe_sobre_o_fornecimento_de_auxilio_para_moradia_e_alimentacao_para_medicos_participantes_do_projeto_mais_medicos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/102/lei_no_1209_autoriza_ao_poder_executivo_municipal_a_abrir_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/103/lei_no_1215_autoriza_a_desafetacao_de_bens_moveis_de_propriedade_da_camara_municipal_de_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/104/lei_no_1211_ciclovia_municipal_denominada_jose_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/105/lei_no_1216_dispoe_sobre_a_aliquota_de_contribuicao_para_o_custeio_do_regime_proprio_de_previdencia_social_dos_servidores_do_municipio_de_cruzeta-rn.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/106/lei_no_1214_autoriza_o_poder_executivo_municipal_a_abrir_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/107/lei_no_1217_fixa_os_subsidios_do_prefeito_do_vice-prefeito_e_dos_secretarios_municipais_de_cruzeta-rn.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/108/lei_no_1218_fixa_os_subsidios_dos_vereadores_do_municipio_de_cruzeta-rn.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/64/projeto_de_lei_complementar_n_01-2023_-_reajuste_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/65/projeto_de_lei_complementar_n_02-2023_-_creas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/73/pr09e11.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/75/projeto_de_lei_complementar_04_-crianca_e_adolescente_cruzeta_-_assistencia_social_ct_28022023_2.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/109/lei_complementar_no_71_dispoe_sobre_a_alteracao_do_art._7o_da_lei_complementar_no_582020_e_da_revogacao_do_disposto_no_arto_6_i_d_e_e.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/116/req_01_-solicita_que_os_projetos_de_lei_01_e_02_2023_sejam_apreciados_e_votados_em_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/117/req_02-_solicita_que_os_projetos_de_lei_03_e_04_2023_sejam_apreciados_e_votados_em_regime_de_urgenia.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/118/req_03_-_solicita_o_trator_de_corte_de_terras-_uma_vez_que_com_a_chegada_das_chuvas_e_necessario_que_tal_acao_seja_realizada.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/119/req04-1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/120/req_05-_solicita_que_os_projetos_de_lei_complemetar_03.2023_tenha_tramitacao_de_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/121/req_06_-_requer_tramitacao_em_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/122/req_07-_solicita_a_cosern_extensao_da_rede_eletrica_ate_a_pocilga_comunitaria..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/123/req_08-_solicita_aumento_do_valor_do_convenio_da_inserminacao_dos_animais..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/124/req_09-_solicita_implemento_do_piso_salarial_dos_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/125/req_10_-_roco_e_passar_maquina_nas_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/126/req_11-_solicita_que_seja_realizado_a_contratacao_de_um_agente_de_saude_para_o_psf_3.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/127/req_12-_solicita_que_seja_realizada_a_reavilitacao_dos_paineis_da_praca_centenaria.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/128/req_13-_solicita_que_seja_realizada_a_substituicao_das_lampadas_do_sistema_de_iluminacao_do_campo_o_boscao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/129/req_14-_solicita_o_resjuste_salarial_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/130/req_15_-regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/131/requerimento_n_16_-_roco_das_estradas_com_uso_da_patrol.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/132/req._no_17-2023_-_realizacao_de_limpeza_e_roco_da_parede_do_acude_publico_de_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/133/req._no_18-2023_-_regime_de_urgencia_projeto_de_lei_no20-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/134/req_19-2023-.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/135/requerimento_no_20_-_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/136/requerimento_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/137/requerimento_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/138/requerimento_ndeg_23-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/139/requerimento_ndeg_24-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/140/requimento_n_25_-2023_-_solicitando_uma_caixa_d-agua_de_50_mil_litros_para_distribuicao_de_agua_nas_comunidades_rio_do_meio_e_salgado..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/141/requerimento_026-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/143/rquerimento_no_28_-_2023_-_solicitando_que_seja_avalidado_a_possibilidade_de_ultilizar_corbetura_do_palco_da_praca_de_eventos_para_entao_a_feira_livre..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/144/requerimento_no_29_-_2023_-_requer_tramitacao_de_urgencia_no_projeto_de_lei_no_32-23.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/145/requerimento_no_30_-_2023_-_requeir_tramitacao_de_urgencia_no_projeto_de_lei_no_31-23.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/146/req_-_31-2023_solic_projeto_de_lei_em_tram._regime_urgencia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/147/req_-_32-2023_solic._projeto_lei_comp._em_tramitacao_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/72/projeto_de_resolucao_de_diaria_01.2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/82/resolucao_n_02-2023_-_regimento_interno_da_escola_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/87/projeto_de_resolucao_n_03_-_2023_sessao_itinerante_badaruco.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/90/resolucao_no98-2023_-_regulamentacao_ao_acesso_as_informacoes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/91/resolucao_no99-2023_-_programa_de_governanca_digital.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/92/resolucao_no100-2023_-_regulamenta_a_lei_de_protecao_de_dados.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/93/resolucao_no101-2023_-_cria_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/172/proposta_de_emenda_ldo_2024_-.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/148/no_01_-_presidente_itan_lobo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/149/no_02_-_vereador_hutson_neves.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/150/no_03_-_vereadora_ayerica_angelle.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/151/no_04_-_vereador_hutson_neves.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/152/no_05_-_vereador_hutson_neves.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/153/no_06_-_vereador_hutson_neves.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/154/no_07_-_vereadora_ayerica_angelle.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/155/no_08_-_vereador_hildeberto_diniz.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/156/no_09_-_vereador_hutson_neves.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/157/no_10_-_vereador_hutson_neves.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/158/no_11_-_vereador_hutson_neves.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/159/no_12_-_vereador_hutson_neves.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/160/no_12_-_vereador_hutson_neves.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/162/no_15_-_vereador_hildeberto_diniz.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/163/no_16_-_vereadores_ayerica_hildeberto_hutson_patricio.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/164/no_17_-_vereadores_ayericahildeberto_hutson_e_patricio.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/165/no_18_-_vereador_patricio_sinderley.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/166/no_19_-_vereador_hutson_neves.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/167/no_20_-_vereadores_ariluzia_cypriano_itan_jose_ethel_walfredo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/168/no_21_-_ariluzia_sasnara.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/169/no_22_-_hutson_neves.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/173/emenda_impositiva_no__01.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/174/emenda_impositiva_no__02.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/175/emenda_impositiva_no__03.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/176/emenda_impositiva_no__04.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/177/emenda_impositiva_no__05.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/178/emenda_impositiva_no__06.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/179/emenda_impositiva_no__07.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/180/emenda_impositiva_no__08.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/181/emenda_impositiva_no__09.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/182/emenda_supressiva_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/170/leitura_anual_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/110/comunicacao_n_01-2023.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/111/comunicacao_n_02-2023.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/112/comunicacao_n_03-2023.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/113/comunicacao_04-2023.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/114/comunicacao_n_05-2023.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/115/comunicacao_n_06-2023.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/49/ato_01_-_regulamente_a_ultilizacao_e_cessao_do_plenario.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/50/ato_02_-_regulamenta_o_disposto_no_ss3_da_lei_14.133-_para_dispor_sobre_regras_de_atuacao_do_agente_de_cotratacao_e_da_equipe_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/51/ato_03_-_regulamenta_o_disporto_no_art._20_da_lei_14.133-_para_estabelecer_o_enquadramento_dos_bens_de_consumo_adquirido_para_a_estrutura_da_cmc.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/52/ato04-1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/53/ato_05_-_estabelece_procedimento_para_a_participacao_de_pf_nas_contratacoes_publicas_de_que_trata_a_lei_14.133_no_ambito_da_cmc.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/54/ato06-1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/55/ato_07_-_dispoe_sobre_a_licitacao_pelo_criterio_de_julgamento_maior_retorno_economico-_na_forma_eletronica-_no_ambito_da_cmc.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/56/ato_08_-_dispoe_sobre_a_dispensa_de_licitacao_de_que_trata_o_art._75_da_lei_14.133_e_institui_o_sistema_de_dispensa_da_cmc.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/57/ato_09_-__dispoe_sobre_a_elaboracao_do_estatuto_tecnico_preliminar-_nos_termos_do_art._18-_inciso_i_cc_ssss1o_ao_3o_da_lei_14.133.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/58/ato_10_-_regulamenta_o_plano_de_contratacoes_anual_no_ambito_da_cmc.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/59/ato_11_-_dispoe_sobre_o_procedimento_administrativo_para_a_realizacao_de_pesquisas_de_precos_no_ambito_da_cmc.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/60/ato12-1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/61/ato_13_-_dispoe_sobre_a_elaboracao_do_termo_de_referencia-_nos_termos_do_art_6o-_inciso_xxiii_cc_art_40_ss_1o_da_lei_14.133.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/62/ato_da_mesa_no_14-2023_-_regulamenta_o_acesso_a_informacao.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/171/eleicao_de_comissoes_2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_n_01-2023__-energia_solar_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/66/projeto_de_lei__n_02-2023_-_reajuste_dos_demais_cargos_2023_corrigido.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/69/projeto_de_lei_03_reajuste_dos_demais_cargos_2023_-_camara_municipal__3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/68/projeto_de_lei_04-2023_-_institui_gratificacao_de_funcao-_agente_de_contratacao_e_pregoeiro_fiscal_de_contrato_e_membros_da_comissao_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/70/projeto_de_lei_n_05._2023_-_dispoe_sobre_a_aquisicao_de_area_para_o_patrimonio_municipal_de_cruzeta_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/71/projeto_lei_n_06_-_dispoe_sobre_a_doacao_de_area_do_patrimonio_municipal_para_a_camara_de_vereadores_de_cruzeta_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/74/projeto_de_lei_07._2023_-_desafetacao_bem_movel.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/76/projeto_de_lei_n_08_-_dispoe_sobre_a_extincao_e_criacao_de_cargo_publico_de_provimento_em_comissao_do_quadro_de_pessoal_da_prefeitura_de_cruzeta-rn_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/77/projeto_de_lei__09-2023_-_proibicao_fogos_estampido.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/79/projeto_de_lei_n_11-2023_-_que_institui_a_semana_de_conscientizacao_da_causa_animal..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/80/pr18b01.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/81/projeto_de_lei__n_13-2023_-_dispoe_sobre_a_comemoracao_da_semana_do_livro_e_institui_a_caravana_da_leitura_em_ambito_municipal..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/83/p.l._vencimentos_dos_servidores_n_14-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/84/projeto_de_lei_-_definicao_zona_industrial_15-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/85/projeto_de_lei_da_ldo_pmc_2024_-_n_16-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/86/projeto_n_17-_2023_-_credito_especial_cruzeta_fnas_acessuas_2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/88/projeto_de_lei_n_18-2023_-_autoriza_o_poder_executivo_municipal_a_doar_areas_de_terraslotes_urbanos_de_propriedade_do_municipio_de_cruzetarn_para_o_instituto_brasileiro_de_habitacao_e.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/89/lei_no_1201_dispoe_sobre_o_reajuste_dos_vencimentos_dos_servidores_da_camara_municipal_de_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/94/lei_no_1204_dispoe_acerca_da_criacao_dos_cargos_necessarios_para_o_funcionamento_da_estrutura_administrativa_da_coordenadoria_municipal_de_transito_de_cruzeta_-_cmtc.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/95/lei_no_1203_dispoe_sobre_a_qualificacao_de_entidade_sem_fins_lucrativos_como_organizacao_social.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/96/lei_no_1207_autoriza_a_abertura_de_credito_especial_no_valor_de_r_86.62367.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/97/lei_no_1208_autoriza_o_poder_executivo_a_repassar_recursos_recebidos_da_uniao_para_cumprimento_da_assistencia_financeira_complementar_de_que_trata_a_emenda_constitucional_no_127-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/98/lei_no_1226_altera_as_aliquotas_de_contribuicao_previdenciaria_ao_regime_propio_de_previdencia_social_do_municipio_decorrentes_da_reavaliacao_atuarial_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/99/lei_no_1213_estima_a_receita_e_fixa_a_despesa_do_municipio_de_cruzeta-rn_para_o_exercicio_financeiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/100/lei_no_1227_dispoe_sobre_a_criacao_de_locais_especificos_reservados_exclusivamente_para_pessoas_com_deficiencia_em_eventos_publicos_realizados_no_municipio_de_cruzeta-rn.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/101/lei_no_1210_dispoe_sobre_o_fornecimento_de_auxilio_para_moradia_e_alimentacao_para_medicos_participantes_do_projeto_mais_medicos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/102/lei_no_1209_autoriza_ao_poder_executivo_municipal_a_abrir_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/103/lei_no_1215_autoriza_a_desafetacao_de_bens_moveis_de_propriedade_da_camara_municipal_de_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/104/lei_no_1211_ciclovia_municipal_denominada_jose_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/105/lei_no_1216_dispoe_sobre_a_aliquota_de_contribuicao_para_o_custeio_do_regime_proprio_de_previdencia_social_dos_servidores_do_municipio_de_cruzeta-rn.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/106/lei_no_1214_autoriza_o_poder_executivo_municipal_a_abrir_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/107/lei_no_1217_fixa_os_subsidios_do_prefeito_do_vice-prefeito_e_dos_secretarios_municipais_de_cruzeta-rn.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/108/lei_no_1218_fixa_os_subsidios_dos_vereadores_do_municipio_de_cruzeta-rn.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/64/projeto_de_lei_complementar_n_01-2023_-_reajuste_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/65/projeto_de_lei_complementar_n_02-2023_-_creas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/73/pr09e11.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/75/projeto_de_lei_complementar_04_-crianca_e_adolescente_cruzeta_-_assistencia_social_ct_28022023_2.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/109/lei_complementar_no_71_dispoe_sobre_a_alteracao_do_art._7o_da_lei_complementar_no_582020_e_da_revogacao_do_disposto_no_arto_6_i_d_e_e.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/116/req_01_-solicita_que_os_projetos_de_lei_01_e_02_2023_sejam_apreciados_e_votados_em_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/117/req_02-_solicita_que_os_projetos_de_lei_03_e_04_2023_sejam_apreciados_e_votados_em_regime_de_urgenia.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/118/req_03_-_solicita_o_trator_de_corte_de_terras-_uma_vez_que_com_a_chegada_das_chuvas_e_necessario_que_tal_acao_seja_realizada.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/119/req04-1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/120/req_05-_solicita_que_os_projetos_de_lei_complemetar_03.2023_tenha_tramitacao_de_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/121/req_06_-_requer_tramitacao_em_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/122/req_07-_solicita_a_cosern_extensao_da_rede_eletrica_ate_a_pocilga_comunitaria..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/123/req_08-_solicita_aumento_do_valor_do_convenio_da_inserminacao_dos_animais..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/124/req_09-_solicita_implemento_do_piso_salarial_dos_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/125/req_10_-_roco_e_passar_maquina_nas_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/126/req_11-_solicita_que_seja_realizado_a_contratacao_de_um_agente_de_saude_para_o_psf_3.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/127/req_12-_solicita_que_seja_realizada_a_reavilitacao_dos_paineis_da_praca_centenaria.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/128/req_13-_solicita_que_seja_realizada_a_substituicao_das_lampadas_do_sistema_de_iluminacao_do_campo_o_boscao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/129/req_14-_solicita_o_resjuste_salarial_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/130/req_15_-regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/131/requerimento_n_16_-_roco_das_estradas_com_uso_da_patrol.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/132/req._no_17-2023_-_realizacao_de_limpeza_e_roco_da_parede_do_acude_publico_de_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/133/req._no_18-2023_-_regime_de_urgencia_projeto_de_lei_no20-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/134/req_19-2023-.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/135/requerimento_no_20_-_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/136/requerimento_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/137/requerimento_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/138/requerimento_ndeg_23-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/139/requerimento_ndeg_24-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/140/requimento_n_25_-2023_-_solicitando_uma_caixa_d-agua_de_50_mil_litros_para_distribuicao_de_agua_nas_comunidades_rio_do_meio_e_salgado..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/141/requerimento_026-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/143/rquerimento_no_28_-_2023_-_solicitando_que_seja_avalidado_a_possibilidade_de_ultilizar_corbetura_do_palco_da_praca_de_eventos_para_entao_a_feira_livre..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/144/requerimento_no_29_-_2023_-_requer_tramitacao_de_urgencia_no_projeto_de_lei_no_32-23.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/145/requerimento_no_30_-_2023_-_requeir_tramitacao_de_urgencia_no_projeto_de_lei_no_31-23.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/146/req_-_31-2023_solic_projeto_de_lei_em_tram._regime_urgencia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/147/req_-_32-2023_solic._projeto_lei_comp._em_tramitacao_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/72/projeto_de_resolucao_de_diaria_01.2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/82/resolucao_n_02-2023_-_regimento_interno_da_escola_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/87/projeto_de_resolucao_n_03_-_2023_sessao_itinerante_badaruco.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/90/resolucao_no98-2023_-_regulamentacao_ao_acesso_as_informacoes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/91/resolucao_no99-2023_-_programa_de_governanca_digital.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/92/resolucao_no100-2023_-_regulamenta_a_lei_de_protecao_de_dados.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/93/resolucao_no101-2023_-_cria_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/172/proposta_de_emenda_ldo_2024_-.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/148/no_01_-_presidente_itan_lobo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/149/no_02_-_vereador_hutson_neves.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/150/no_03_-_vereadora_ayerica_angelle.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/151/no_04_-_vereador_hutson_neves.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/152/no_05_-_vereador_hutson_neves.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/153/no_06_-_vereador_hutson_neves.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/154/no_07_-_vereadora_ayerica_angelle.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/155/no_08_-_vereador_hildeberto_diniz.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/156/no_09_-_vereador_hutson_neves.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/157/no_10_-_vereador_hutson_neves.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/158/no_11_-_vereador_hutson_neves.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/159/no_12_-_vereador_hutson_neves.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/160/no_12_-_vereador_hutson_neves.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/162/no_15_-_vereador_hildeberto_diniz.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/163/no_16_-_vereadores_ayerica_hildeberto_hutson_patricio.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/164/no_17_-_vereadores_ayericahildeberto_hutson_e_patricio.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/165/no_18_-_vereador_patricio_sinderley.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/166/no_19_-_vereador_hutson_neves.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/167/no_20_-_vereadores_ariluzia_cypriano_itan_jose_ethel_walfredo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/168/no_21_-_ariluzia_sasnara.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/169/no_22_-_hutson_neves.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/173/emenda_impositiva_no__01.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/174/emenda_impositiva_no__02.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/175/emenda_impositiva_no__03.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/176/emenda_impositiva_no__04.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/177/emenda_impositiva_no__05.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/178/emenda_impositiva_no__06.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/179/emenda_impositiva_no__07.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/180/emenda_impositiva_no__08.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/181/emenda_impositiva_no__09.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/182/emenda_supressiva_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/170/leitura_anual_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/110/comunicacao_n_01-2023.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/111/comunicacao_n_02-2023.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/112/comunicacao_n_03-2023.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/113/comunicacao_04-2023.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/114/comunicacao_n_05-2023.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/115/comunicacao_n_06-2023.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/49/ato_01_-_regulamente_a_ultilizacao_e_cessao_do_plenario.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/50/ato_02_-_regulamenta_o_disposto_no_ss3_da_lei_14.133-_para_dispor_sobre_regras_de_atuacao_do_agente_de_cotratacao_e_da_equipe_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/51/ato_03_-_regulamenta_o_disporto_no_art._20_da_lei_14.133-_para_estabelecer_o_enquadramento_dos_bens_de_consumo_adquirido_para_a_estrutura_da_cmc.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/52/ato04-1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/53/ato_05_-_estabelece_procedimento_para_a_participacao_de_pf_nas_contratacoes_publicas_de_que_trata_a_lei_14.133_no_ambito_da_cmc.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/54/ato06-1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/55/ato_07_-_dispoe_sobre_a_licitacao_pelo_criterio_de_julgamento_maior_retorno_economico-_na_forma_eletronica-_no_ambito_da_cmc.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/56/ato_08_-_dispoe_sobre_a_dispensa_de_licitacao_de_que_trata_o_art._75_da_lei_14.133_e_institui_o_sistema_de_dispensa_da_cmc.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/57/ato_09_-__dispoe_sobre_a_elaboracao_do_estatuto_tecnico_preliminar-_nos_termos_do_art._18-_inciso_i_cc_ssss1o_ao_3o_da_lei_14.133.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/58/ato_10_-_regulamenta_o_plano_de_contratacoes_anual_no_ambito_da_cmc.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/59/ato_11_-_dispoe_sobre_o_procedimento_administrativo_para_a_realizacao_de_pesquisas_de_precos_no_ambito_da_cmc.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/60/ato12-1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/61/ato_13_-_dispoe_sobre_a_elaboracao_do_termo_de_referencia-_nos_termos_do_art_6o-_inciso_xxiii_cc_art_40_ss_1o_da_lei_14.133.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/62/ato_da_mesa_no_14-2023_-_regulamenta_o_acesso_a_informacao.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2023/171/eleicao_de_comissoes_2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H134"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="251.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="250.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>