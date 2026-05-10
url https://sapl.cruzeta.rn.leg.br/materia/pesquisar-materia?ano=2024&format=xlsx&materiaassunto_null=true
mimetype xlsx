--- v0 (2026-02-03)
+++ v1 (2026-05-10)
@@ -54,1131 +54,1131 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>JOAQUIM JOSÉ DE MEDEIROS</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/2/projeto_de_lei_01-2024_-_reajuste_dos_servidores.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/2/projeto_de_lei_01-2024_-_reajuste_dos_servidores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos de cargos públicos e representações dos cargos em comissão, nos termos do artigo 37, inciso X, da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/3/projeto_de_lei_n_02-2024_-_autoriza_ao_poder_executivo_municipal_a_abrir_credito_especial_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/3/projeto_de_lei_n_02-2024_-_autoriza_ao_poder_executivo_municipal_a_abrir_credito_especial_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>“Autoriza ao Poder Executivo Municipal a abrir crédito especial, e dá outras providências”.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/11/projeto_de_lei_n_03-2024_-__dispoe_sobre_a_alteracao_do_artigo_2o_da_lei_n_1216_de_22_de_dezembro_de_2023_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/11/projeto_de_lei_n_03-2024_-__dispoe_sobre_a_alteracao_do_artigo_2o_da_lei_n_1216_de_22_de_dezembro_de_2023_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do artigo 2º da Lei n° 1.216, de 22 de dezembro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza ao Poder Executivo Municipal a abrir Crédito Especial, e dá outras providências.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Ayérica Dantas</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/14/projeto_de_utilidade_publica_associacao_dos_produtores_rurais_comunidade_rio_do_meio.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/14/projeto_de_utilidade_publica_associacao_dos_produtores_rurais_comunidade_rio_do_meio.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos Produtores Rurais Comunidade Rio do Meio.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/28/projeto_de_lei_06-2024-_desempenho_dos_profissionais_da_saude.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/28/projeto_de_lei_06-2024-_desempenho_dos_profissionais_da_saude.pdf</t>
   </si>
   <si>
     <t>Institui o Incentivo Financeiro por Desempenho aos Profissionais da Atenção Primária à Saúde contemplando os profissionais da Equipe Saúde da Família, Equipe Saúde Bucal e Equipe e Equipe Multiprofissional na Atenção primária à Saúde, no Município de Cruzeta/RN.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/30/projeto_de_lei_n_07-2024-_autoriza_o_municipio_de_cruzeta_a_outorgar_cessao_de_uso_parcial_e_gratuita_do_bem_imovel_que_menciona_ao_consorcio_intermunicipal_multifi.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/30/projeto_de_lei_n_07-2024-_autoriza_o_municipio_de_cruzeta_a_outorgar_cessao_de_uso_parcial_e_gratuita_do_bem_imovel_que_menciona_ao_consorcio_intermunicipal_multifi.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Cruzeta a outorgar cessão de uso parcial e gratuita do bem imóvel que menciona ao Consórcio Intermunicipal Multifinalitário da Região do Seridó-CIM SERIDÓ, dando outras providências.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/35/projeto_de_lei_no_08-_autoriza_a_alienacao_de_bens_moveis_do_patrimonio_municipal_de_cruzeta-rn.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/35/projeto_de_lei_no_08-_autoriza_a_alienacao_de_bens_moveis_do_patrimonio_municipal_de_cruzeta-rn.pdf</t>
   </si>
   <si>
     <t>Autoriza a alienação de bens móveis do Patrimônio Municipal de Cruzeta/RN.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/187/projeto_de_lei_09-2024_-_dispoe_sobre_o_reajuste_dos_vencimentos_dos_servidores_da_camara_municipal_de_cruzetarn_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/187/projeto_de_lei_09-2024_-_dispoe_sobre_o_reajuste_dos_vencimentos_dos_servidores_da_camara_municipal_de_cruzetarn_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos vencimentos dos servidores da Câmara Municipal de Cruzeta/RN e dá outras providências.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/188/projeto_de_lei_n_10-2024_-credito_especial_cruzeta_recursos_da_defesa_civil.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/188/projeto_de_lei_n_10-2024_-credito_especial_cruzeta_recursos_da_defesa_civil.pdf</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/274/projeto_de_lei_n_11-2024__-_conselho_cultura.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/274/projeto_de_lei_n_11-2024__-_conselho_cultura.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE POLÍTICA CULTURAL – CMPC DE  CRUZETA/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/373/projeto_de_lei_n_12-_incentivo_industrias_-_cruzeta.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/373/projeto_de_lei_n_12-_incentivo_industrias_-_cruzeta.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE INCENTIVOS FISCAIS PARA A INSTALAÇÃO DE FÁBRICAS E INDÚSTRIAS NO MUNICÍPIO DE CRUZETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/374/projeto_de_lei__n_13-2024-_denomina-se_a_rua_projetada_i_de_localizacao_conforme_anexo_rua_joaquim_horacio_de_medeiros..pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/374/projeto_de_lei__n_13-2024-_denomina-se_a_rua_projetada_i_de_localizacao_conforme_anexo_rua_joaquim_horacio_de_medeiros..pdf</t>
   </si>
   <si>
     <t>DENOMINA-SE A RUA PROJETADA I, DE LOCALIZAÇÃO CONFORME ANEXO, RUA JOAQUIM HORÁCIO DE MEDEIROS.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/375/projeto_de_lei_n_14-2024_-_credito_especial_cruzeta_creditos_especial_05-2024_lei_aldir_blanc.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/375/projeto_de_lei_n_14-2024_-_credito_especial_cruzeta_creditos_especial_05-2024_lei_aldir_blanc.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 72.480,16 (Setenta e dois mil quatrocentos e oitenta reais e dezesseis centavos) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/433/projeto_de_lei_n_15-2024__ldo_pmc_2025.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/433/projeto_de_lei_n_15-2024__ldo_pmc_2025.pdf</t>
   </si>
   <si>
     <t>Mensagem de n° 20/2024 encaminhando o Projeto de Lei n° 15/2024, que dispõe sobre as Diretrizes para a  elaboração da Lei  Orçamentária para o exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/436/projeto_de_lei_n_16-2024_-_cessao_terreno_usina_beneficiamento_do_lixo_-_cruzeta.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/436/projeto_de_lei_n_16-2024_-_cessao_terreno_usina_beneficiamento_do_lixo_-_cruzeta.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cessão de uso de área pública pertencente ao Município de Cruzeta/RN, conforme memorial descritivo anexo, e dá outras providências.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/441/seridosao_-_projeto_de_lei.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/441/seridosao_-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A SEDIAR E PATROCINAR O EVENTO ESPORTIVO "39º SERIDOSÃO DE FUTSAL E VÔLEIBOL 2024"</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/450/projeto_de_lei__n_19-2024-_regulariza_terrenos_e_leilao.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/450/projeto_de_lei__n_19-2024-_regulariza_terrenos_e_leilao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULARIZAÇÃO DE TERRENOS, AUTORIZA A ALIENAÇÃO DE BENS IMÓVEIS DO PATRIMÔNIO MUNICIPAL DE CRUZETA/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Itan Lobo</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/452/pl_-_declara_de_utilidade_publica_a_associacao_de_desenvolvimento_comunitario_do_alegrete_e_umari_adcau_2.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/452/pl_-_declara_de_utilidade_publica_a_associacao_de_desenvolvimento_comunitario_do_alegrete_e_umari_adcau_2.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a ASSOCIAÇÃO DE DESENVOLVIMENTO COMUNITÁRIO DO ALEGRETE E UMARI (ADCAU).</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/465/projeto_de_lei_n_21-2024_-_abre_credito_especial.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/465/projeto_de_lei_n_21-2024_-_abre_credito_especial.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL – ALTERAÇÃO NA LOA – LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO DE 2024”.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Atualiza o valor salarial dos professores da rede municipal de educação de acordo com a Lei Federal nº 11.738, de 16 de julho de 2008.</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/6/projeto_de_lei_complementar_n_02-2024_-_plc_-_programa_de_parcelamento_incentivado.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/6/projeto_de_lei_complementar_n_02-2024_-_plc_-_programa_de_parcelamento_incentivado.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Parcelamento Incentivado – PPI, relativo aos débitos fiscais de pessoas físicas e jurídicas com o fisco municipal e dá outras providências.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/275/projeto_de_lei_complementar_n_03-2024-_modificacoes_conselhos_-_cruzeta.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/275/projeto_de_lei_complementar_n_03-2024-_modificacoes_conselhos_-_cruzeta.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 51, 70, 71 e 72 e revogam dos artigos 52, 53, 54 da Lei Complementar nº 32 de 30 de agosto de 2013, e dá outras providências.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/376/projeto_de_lei_complementar_n_04-2024_-_cria_cargo_de_agente_de_apoio_administrativo.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/376/projeto_de_lei_complementar_n_04-2024_-_cria_cargo_de_agente_de_apoio_administrativo.pdf</t>
   </si>
   <si>
     <t>Cria o cargo efetivo de Agente de Apoio Administrativo da Câmara Municipal de Cruzeta e dá outras providências</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/377/projeto_de_lei_complementa_n_05__-_aliquota_previdenciaria_2024.docx.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/377/projeto_de_lei_complementa_n_05__-_aliquota_previdenciaria_2024.docx.pdf</t>
   </si>
   <si>
     <t>Altera as alíquotas de contribuição previdenciária ao Regime Próprio de Previdência Social do Município decorrentes da Avaliação Atuarial 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/378/projeto_de_lei_complementar_n_06-2024_-_alteracao_das_acoes_para_o_fundo_municipal_de_assistencia_social_na_ldo_exercicio_de_2024_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/378/projeto_de_lei_complementar_n_06-2024_-_alteracao_das_acoes_para_o_fundo_municipal_de_assistencia_social_na_ldo_exercicio_de_2024_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DAS AÇÕES PARA O FUNDO MUNICIPAL DE ASSISTENCIA SOCIAL NA LDO EXERCÍCIO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/469/projeto_de_lei_complementar__n_07-2024-_complementa_a_estrutura_administrativa_cruzeta.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/469/projeto_de_lei_complementar__n_07-2024-_complementa_a_estrutura_administrativa_cruzeta.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COMPLEMENTAÇÃO ORGANIZACIONAL E ADMINISTRATIVA DO MUNICÍPIO DE CRUZETA/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/470/projeto_de_lei_complementrar_08-2024_-_correcao_do_art._3o_da_lcm_075_de_20_de_junho_de_2024_-_aliquotas_de_contribuicao.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/470/projeto_de_lei_complementrar_08-2024_-_correcao_do_art._3o_da_lcm_075_de_20_de_junho_de_2024_-_aliquotas_de_contribuicao.pdf</t>
   </si>
   <si>
     <t>Altera o caput do artigo 3º da Lei Complementar nº 075, de 20 de junho de 2024, que trata das alíquotas de contribuição previdenciária ao Regime Próprio de Previdência Social do Município decorrentes da Avaliação Atuarial 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/472/projeto_de_lei_complementar_n_09-2024_-_reajuste_dos_cargos_do_cruzeta_prev_-_correcao_igp_2.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/472/projeto_de_lei_complementar_n_09-2024_-_reajuste_dos_cargos_do_cruzeta_prev_-_correcao_igp_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão dos vencimentos dos cargos de provimento em comissão que integram a Diretoria Executiva do CRUZETA-PREV, e dá outras providências.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
     <t>Arilúzia Sasnara</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o Plenário, com fundamento no artigo 95, § 3º inciso VII do Regimento Interno (Resolução nº 38/90), para que o Projeto de Lei Complementar nº 01/2024, Projeto de Lei 01/2024 e Projeto de Lei 02/2024, do Poder Executivo, tenham tramitação em Regime de Urgência, de acordo com os dispostos nos artigos 59, 107 e 108 do citado Regimento Interno._x000D_
 Requeiro, outro sim, com base no citado artigo 59, que o presente Requerimento seja dispensado de parecer de comissão.</t>
   </si>
   <si>
     <t>Bebeto Diniz</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, para que seja avaliada a possibilidade do desmembramento ou da criação de uma Secretaria de Esporte, Lazer e Juventude.</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/8/requerimento_n_03-2024_-_hildeberto_diniz_-_possibilidade_da_gratuidade_para_utilizacao_de_espacos_esportivos_tal_como-_o_medeirao_e_o_campo_boscao.docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/8/requerimento_n_03-2024_-_hildeberto_diniz_-_possibilidade_da_gratuidade_para_utilizacao_de_espacos_esportivos_tal_como-_o_medeirao_e_o_campo_boscao.docx</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, para que seja avaliada a possibilidade da gratuidade para utilização de Espaços Esportivos, tal como: O Medeirão e o Campo Boscão.</t>
   </si>
   <si>
     <t>Walfredo Cesino</t>
   </si>
   <si>
     <t>Requer que os Projetos de Leis nºs 03 e 04/2024, do Poder Executivo, tenham tramitação em regime de urgência.</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/15/requerimento_n__05_-_ayerica_dantas_-_solicitando_que_seja_vista_a_possibilidade_de_um_reajuste_no_salario_dos_conselheiros_tutelar.docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/15/requerimento_n__05_-_ayerica_dantas_-_solicitando_que_seja_vista_a_possibilidade_de_um_reajuste_no_salario_dos_conselheiros_tutelar.docx</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, que seja vista a possibilidade de um reajuste no salário dos conselheiros tutelares.</t>
   </si>
   <si>
     <t>Cypriano Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/16/requerimento_n_06_-_cypriano_pinheiro_-_solicitando_o_trator_para_o_corte_de_terras_como_tambem_a_distribuicao_de_sementes_para_o_plantio_na_zona_rural_do_nosso_municipio..docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/16/requerimento_n_06_-_cypriano_pinheiro_-_solicitando_o_trator_para_o_corte_de_terras_como_tambem_a_distribuicao_de_sementes_para_o_plantio_na_zona_rural_do_nosso_municipio..docx</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, o trator para o corte de terras, como também a distribuição de sementes para o plantio na zona rural do nosso município.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/17/requerimento_n_07-_2024_-_cypriano_pinheiro_-_solicitando_do_mesmo_a_patrol_do_municipio_para_restaurar_as_estradas_da_zona_rural_nos_locais_mais_criticos_que_dao_acesso_a_este_m.docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/17/requerimento_n_07-_2024_-_cypriano_pinheiro_-_solicitando_do_mesmo_a_patrol_do_municipio_para_restaurar_as_estradas_da_zona_rural_nos_locais_mais_criticos_que_dao_acesso_a_este_m.docx</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, a Patrol do município, para restaurar as estradas da zona rural nos locais mais críticos que dão acesso a este município, como também o roço do local.</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/19/requerimento_n__08-_cypriano_pinheiro_-_solicitando_que_no_3_torneio_leiteiro_de_bovinos_e_exposicao_agropecuaria_a_ser_realizado_no_mes_de_julho.docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/19/requerimento_n__08-_cypriano_pinheiro_-_solicitando_que_no_3_torneio_leiteiro_de_bovinos_e_exposicao_agropecuaria_a_ser_realizado_no_mes_de_julho.docx</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, que no 3º Torneio Leiteiro de Bovinos e Exposição Agropecuária a ser realizado no mês de julho, nesta cidade, seja colocado banheiros químicos para os vaqueiros no local da exposição.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/24/requerimento_n_09-2024_-_ariluzia_sasnara.docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/24/requerimento_n_09-2024_-_ariluzia_sasnara.docx</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, a pavimentação da Av. Dr. José Augusto Bezerra, no entorno da Academia da Saúde em nosso município.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/25/requerimento_n_10-2024_-_ariluzia_sasnara.docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/25/requerimento_n_10-2024_-_ariluzia_sasnara.docx</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, que seja feita a revitalização do Parque Infantil, especificamente, o melhoramento da iluminação do espaço, assim como a aquisição de brinquedos de acessibilidade para as crianças com deficiência do nosso município.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/26/requerimento_n_10-2024_-_ariluzia_sasnara.docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/26/requerimento_n_10-2024_-_ariluzia_sasnara.docx</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, a possibilidade de denominar o Açude Público de nosso município com o nome do Sr. Ronaldo Gomes da Silva, Ex-Chefe do DNOCS – Departamento Nacional de Obras Contra as Secas.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/31/requerimento_n_12_-_2024_-_itan_lobo_-_solicitando_que_seja_pavimentadas_as_seguintes_ruas_do_municipio_de_cruzeta_-_jose_pereira_filho_jose_da_costa_medeiros.docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/31/requerimento_n_12_-_2024_-_itan_lobo_-_solicitando_que_seja_pavimentadas_as_seguintes_ruas_do_municipio_de_cruzeta_-_jose_pereira_filho_jose_da_costa_medeiros.docx</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, que sejam pavimentadas as Ruas José Pereira Filho, José da Costa Medeiros, e o final da Rua Ângelo Tomé com a Travessa da Rua Sinval Azevêdo, subindo na Rua José Sagário de Maria.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/32/requerimento_regime_de_urgencia_n_13-2024_-__projeto_de_lei_07-2024_do_poder_executivo_tenha_tramitacao_em_regime_de_urgencia.docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/32/requerimento_regime_de_urgencia_n_13-2024_-__projeto_de_lei_07-2024_do_poder_executivo_tenha_tramitacao_em_regime_de_urgencia.docx</t>
   </si>
   <si>
     <t>Requer que o Projeto de Lei nº 07/2024, do Poder Executivo, tenha tramitação em regime de urgência.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/33/requerimento_n_14-_walfredo_cesino_-solicitando_que_seja_pavimentadas_as_seguintes_ruas_do_municipio_de_cruzeta_trecho_que_liga_rua_jose_medeiros_junior_a_avenida_carmelita_montei.docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/33/requerimento_n_14-_walfredo_cesino_-solicitando_que_seja_pavimentadas_as_seguintes_ruas_do_municipio_de_cruzeta_trecho_que_liga_rua_jose_medeiros_junior_a_avenida_carmelita_montei.docx</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, que sejam pavimentadas as seguintes ruas do município de Cruzeta: Trecho entre Avenida Carmelita Monteiro e Parede do Açude Pitombeira; Trecho entre a Avenida Carmelita Monteiro e Rua Projetada; Margem Norte da Avenida Carmelita Monteiro, entre as Ruas Mário Nóbrega de Araújo e Antônio Alves da Cunha; Conclusão da RN 288 nas proximidades da Pousada de Neta.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/34/requerimento_n_15_-_ariluzia_sasnara_-_trecho_da_rua_francisco_pereira_de_medeiros_trecho_entre_a_rua_manoel_peixinho_de_medeiros_e_a_rn_288.docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/34/requerimento_n_15_-_ariluzia_sasnara_-_trecho_da_rua_francisco_pereira_de_medeiros_trecho_entre_a_rua_manoel_peixinho_de_medeiros_e_a_rn_288.docx</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, que sejam pavimentadas as seguintes ruas do município de Cruzeta: Trecho da Rua Francisco pereira de Medeiros; Trecho entre a Rua Manoel Peixinho de Medeiros e Padre Ernesto da Silva Espínola.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/36/requerimento_n_16_-_ayerica_dantas_-_solicitando_que_seja_analisado_a_possibilidade_de_substituir_o_nome_da_rua_que_tem_como_praca_celso_azevedo..docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/36/requerimento_n_16_-_ayerica_dantas_-_solicitando_que_seja_analisado_a_possibilidade_de_substituir_o_nome_da_rua_que_tem_como_praca_celso_azevedo..docx</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, que seja analisado a possibilidade de substituir o nome da Rua que como Praça Celso Azevêdo.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/37/requerimento_n_17_-_ayerica_dantas-_solicitando_que_seja_colocado_se_possivel_uma_placa_de_informacoes_do_acude_proximo_a_sangria_como_por_exemplo_data_de_construcao_primeira_sa.docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/37/requerimento_n_17_-_ayerica_dantas-_solicitando_que_seja_colocado_se_possivel_uma_placa_de_informacoes_do_acude_proximo_a_sangria_como_por_exemplo_data_de_construcao_primeira_sa.docx</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, que seja colocado se possível uma placa de informações do açude próximo a sangria, como por exemplo data de construção, primeira sangria, e na oportunidade placas educativas orientando os cuidados e prevenção com nossa riqueza natural que é nosso açude.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/38/requerimento_n_18_-_2024_-_itan_lobo_solicitando_que_sejam_construidos_tres_quiosques_nas_proximidades_da_sangria_do_acude_publico_de_cruzeta.docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/38/requerimento_n_18_-_2024_-_itan_lobo_solicitando_que_sejam_construidos_tres_quiosques_nas_proximidades_da_sangria_do_acude_publico_de_cruzeta.docx</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, que sejam construídos três quiosques nas proximidades da sangria do Açude Público de Cruzeta e a construção de um calçadão com Praça de Alimentação da referida localidade.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Patrício de Porfírio</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/39/requerimento_n_19-2024-_patricio_sinderley-_a_limpeza_de_entulhos_e_vegetacao_que_se_encontram_obstruindo_o_acesso_das_calcadas_respectivamente_nas_ruas....docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/39/requerimento_n_19-2024-_patricio_sinderley-_a_limpeza_de_entulhos_e_vegetacao_que_se_encontram_obstruindo_o_acesso_das_calcadas_respectivamente_nas_ruas....docx</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal,  com cópia ao Secretário Municipal de Infraestrutura e Serviços Urbanos, a limpeza de entulhos e vegetação que se encontram obstruindo o acesso das calçadas, respectivamente nas ruas: Rua Henrique Araújo de Góes, Rua Júlio Barbosa do Nascimento, Rua Vitalina Olindina de Araújo, Rua Alexandrina Maria de Jesus, próximo ao Querosene.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/40/requerimento_n_20-2024_-_patricio_sinderley_-_solicitando_para_que_seja_resolvido_o_problema_na_rua_nemesio_palmeira....docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/40/requerimento_n_20-2024_-_patricio_sinderley_-_solicitando_para_que_seja_resolvido_o_problema_na_rua_nemesio_palmeira....docx</t>
   </si>
   <si>
     <t>Solicita ao Exmº Sr. Prefeito Municipal, cópia a pasta responsável, que seja resolvido o problema da Rua Nemésio Palmeira.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/183/requerimento_n_21_-2024_-_cypriano_pinheiro_-_pavimentadas_as_seguintes_ruas_do_municipio_de_cruzeta_margem_da_rn_288_entre_as_ruas_jose_barros_e_jose_sagario_de_maria.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/183/requerimento_n_21_-2024_-_cypriano_pinheiro_-_pavimentadas_as_seguintes_ruas_do_municipio_de_cruzeta_margem_da_rn_288_entre_as_ruas_jose_barros_e_jose_sagario_de_maria.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o Plenário, para que seja encaminhado expediente ao Exmº. Sr. Prefeito Municipal, solicitando que sejam pavimentadas as seguintes ruas do município de Cruzeta: Margem da RN 288 entre as Ruas José Barros e José Sagário de Maria; Trecho que liga a Rua José Medeiros Junior à Avenida Carmelita Monteiro; Margem Norte da Avenida Carmelita Monteiro, entre as Ruas Pedro Vital e Teotônio Guerra</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/184/requerimento_n_22-2024__-_walfredo_cesino_-_solicitando_que_seja_realizada_uma_melhora_genetica_em_rebanhos_bovinos_e_contratacao_de_um_medico_veterinario..pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/184/requerimento_n_22-2024__-_walfredo_cesino_-_solicitando_que_seja_realizada_uma_melhora_genetica_em_rebanhos_bovinos_e_contratacao_de_um_medico_veterinario..pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o Plenário, para que seja encaminhado expediente ao Exmº. Sr. Prefeito Municipal, solicitando que seja realizada uma melhora genética em rebanhos bovinos e contratação de um médico veterinário.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/185/requerimento_n_23_-_2024_-_walfredo_cesino_-_solicitando_que_seja_realizada_a_limpeza_do_acude_publico_de_cruzeta_e_a_recuperacao_do_canal_que_vai_para_o_lote_dos_perimetros_irri.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/185/requerimento_n_23_-_2024_-_walfredo_cesino_-_solicitando_que_seja_realizada_a_limpeza_do_acude_publico_de_cruzeta_e_a_recuperacao_do_canal_que_vai_para_o_lote_dos_perimetros_irri.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o Plenário, para que seja encaminhado expediente ao Exmº. Sr. Prefeito Municipal, e ao Diretor-Geral do Departamento Nacional de Obras Contra as Secas (Dnocs), o Senhor Fernando Marcondes de Araújo Leão, e a Coordenadora Estadual do Departamento Nacional de Obras Contra as Secas (Dnocs), a Senhora Carmem Lúcia Bairros dos Santos solicitando que seja realizada a limpeza do Açude Público de Cruzeta, e a recuperação do canal que vai para o lote dos Perímetros Irrigados I e II, uma comunidade rural do município.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/186/requerimento_n_24-2024_-_walfredo_cesino_-__projeto_de_lei_09-2024_da_mesa_diretora_e_o_projeto_de_lei_n_10-2024.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/186/requerimento_n_24-2024_-_walfredo_cesino_-__projeto_de_lei_09-2024_da_mesa_diretora_e_o_projeto_de_lei_n_10-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o Plenário, com fundamento no artigo 95, § 3º inciso VII do Regimento Interno (Resolução nº 38/90), para que o Projeto de Lei 09/2024, da Mesa Diretora, e o Projeto de Lei n° 10/2024, do Poder Executivo, tenha tramitação em Regime de Urgência, de acordo com os dispostos nos artigos 59, 107 e 108 do citado Regimento Interno.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/270/requerimento_n_25-2024_-_cypriano_pinheiro_-_solicitando_que_seja_pactuado_junto_ao_sebrae_o_programa_leite_e_genetica.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/270/requerimento_n_25-2024_-_cypriano_pinheiro_-_solicitando_que_seja_pactuado_junto_ao_sebrae_o_programa_leite_e_genetica.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, para que seja encaminhado expediente _x000D_
 ao Exmº. Sr. Prefeito Municipal, solicitando que seja pactuado junto ao SEBRAE_x000D_
 o Programa Leite e Genética, este que envolve consultorias com foco no _x000D_
 melhoramento genético dos rebanhos bovinos de leite e corte, visando atender as _x000D_
 necessidades dos produtores do município de Cruzeta-RN</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/271/requerimento_n_26-2024_-_itan_lobo_-__solicitando_o_peixamento_no_acude_publico_de_cruzeta_rn..docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/271/requerimento_n_26-2024_-_itan_lobo_-__solicitando_o_peixamento_no_acude_publico_de_cruzeta_rn..docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o Plenário, para que seja encaminhado ofício solicitando a Coordenadora Estadual do Departamento Nacional de Obras Contra as Secas (Dnocs), a Senhora Carmem Lúcia Bairros dos Santos, e ao Secretário Estadual de Agricultura, Pecuária e Pesca do Rio Grande do Norte, o Senhor Guilherme Saldanha, o peixamento no açude público de Cruzeta –RN.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/272/requerimento_n_27_-_itan_lobo_-_solicitando_que_seja_realizado_um_estudo_de_viabilizacao_para_construcao_de_no_minimo_2_salas_de_aula_na_escola_municipal_conego_ambrosio_silva..docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/272/requerimento_n_27_-_itan_lobo_-_solicitando_que_seja_realizado_um_estudo_de_viabilizacao_para_construcao_de_no_minimo_2_salas_de_aula_na_escola_municipal_conego_ambrosio_silva..docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o Plenário, para que seja encaminhado expediente ao Exmº. Sr. Prefeito Municipal, com cópia a Secretária de Educação, Cultura, Esporte e Lazer, solicitando que seja realizado um estudo de viabilização para construção de no mínimo 2 salas de aula na Escola Municipal Cônego Ambrósio Silva.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/273/requerimento_n_28-2024_-_ariluzia_sasnara_-_projeto_de_lei_n_11-2024.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/273/requerimento_n_28-2024_-_ariluzia_sasnara_-_projeto_de_lei_n_11-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o Plenário, com fundamento no artigo 95, § 3º inciso VII do Regimento Interno (Resolução nº 38/90), para que o Projeto de Lei 11/2024, do Poder Executivo, tenha tramitação em Regime de Urgência, de acordo com os dispostos nos artigos 59, 107 e 108 do citado Regimento Interno.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/369/requerimento_n_-_29-2024_-_ariluzia_sasnara_de_araujo_medeiros_-_projeto_de_lei_complementar_n_052024_do_poder_executivo.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/369/requerimento_n_-_29-2024_-_ariluzia_sasnara_de_araujo_medeiros_-_projeto_de_lei_complementar_n_052024_do_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o Plenário, com fundamento no artigo 95, § 3º inciso VII do Regimento Interno (Resolução nº 38/90), para que o Projeto de Lei Complementar n° 05/2024, do Poder Executivo, tenha tramitação em Regime de Urgência, de acordo com os dispostos nos artigos 59, 107 e 108 do citado Regimento Interno. Requeiro, outro sim, com base no citado artigo 59, que o presente Requerimento seja dispensado de parecer de comissão.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>Ethel Moraes</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/370/requerimento_n_30-2024_-_jose_ethel_-_projeto_complementar_05_e_projetos_12_e_13-2024.docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/370/requerimento_n_30-2024_-_jose_ethel_-_projeto_complementar_05_e_projetos_12_e_13-2024.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o Plenário, com fundamento no artigo 95, § 3º inciso VII do Regimento Interno (Resolução nº 38/90), para que o Projeto de Lei n° 12/2024, e o Projeto de Lei n° 13/2024 do Poder Executivo, tenha tramitação em Regime de Urgência, de acordo com os dispostos nos artigos 59, 107 e 108 do citado Regimento Interno. Requeiro, outro sim, com base no citado artigo 59, que o presente Requerimento seja dispensado de parecer de comissão.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/371/requerimento_n_31-2024_-_ariluzia_sasnara_-_projeto_de_lei_complementar_06-2024.docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/371/requerimento_n_31-2024_-_ariluzia_sasnara_-_projeto_de_lei_complementar_06-2024.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o Plenário, com fundamento no artigo 95, § 3º inciso VII do Regimento Interno (Resolução nº 38/90), para que o Projeto de Lei Complementar n° 06/2024, do Poder Executivo, tenha tramitação em Regime de Urgência, de acordo com os dispostos nos artigos 59, 107 e 108  do citado Regimento Interno._x000D_
 Requeiro, outro sim, com base no citado artigo 59, que o presente Requerimento seja dispensado de parecer de comissão.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/372/requerimento_n_32-2024_-_jose_ethel_-_projeto_de_lei_n_14-2024.docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/372/requerimento_n_32-2024_-_jose_ethel_-_projeto_de_lei_n_14-2024.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o Plenário, com fundamento no artigo 95, § 3º inciso VII do Regimento Interno (Resolução nº 38/90), para que o Projeto de Lei n° 14/2024 do Poder Executivo, tenha tramitação em Regime de Urgência, de acordo com os dispostos nos artigos 59, 107 e 108 do citado Regimento Interno._x000D_
 Requeiro, outro sim, com base no citado artigo 59, que o presente Requerimento seja dispensado de parecer de comissão.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/434/requerimentos_n_33_-_ayerica_dantas_-_sistea.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/434/requerimentos_n_33_-_ayerica_dantas_-_sistea.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 33/2024 - Requer a Mesa, ouvido o Plenário, para que seja encaminhado expediente ao Exmo. Senhor Prefeito Joaquim José de Medeiros, solicitando que o município adeque o DECRETO Nº 12.115, DE 17 DE JULHO DE 2024, que institui o Sistema Nacional de Cadastro da Pessoa com Transtorno do Espectro Autista.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/435/requerimento_n_34_-_ayerica_angelle-_mudanca_nome_do_cemiterio.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/435/requerimento_n_34_-_ayerica_angelle-_mudanca_nome_do_cemiterio.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 33/2024 – Requer a Mesa, ouvido o Plenário, para que seja encaminhado expediente ao Exmo. Senhor Prefeito Joaquim José de Medeiros, solicitando que, se possível, devido a divisão que está ocorrendo no Cemitério, o nome do antigo Cemitério seja colocado Cemitério Municipal São Miguel Arcanjo, e o novo Cemitério permanecesse o nome São João Batista.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/437/requerimento_n_35_-_2024_-_walfredo_cesino_-_projeto_de_lei_n_16-2024.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/437/requerimento_n_35_-_2024_-_walfredo_cesino_-_projeto_de_lei_n_16-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o Plenário, com fundamento no artigo 95, § 3º inciso VII do Regimento Interno (Resolução nº 38/90), para que o Projeto de Lei 16/2024, do Poder Executivo, tenha tramitação em Regime de Urgência, de acordo com os dispostos nos artigos 59, 107 e 108 do citado Regimento Interno._x000D_
 Requeiro, outro sim, com base no citado artigo 59, que o presente Requerimento seja dispensado de parecer de comissão.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/438/requerimento_n_36-2024_-_cypriano_pinheiro_-_reparo_ponte_do_quimporo.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/438/requerimento_n_36-2024_-_cypriano_pinheiro_-_reparo_ponte_do_quimporo.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, para que seja encaminhado expediente ao Exmº. Sr. Prefeito Municipal, solicitando que seja realizado reparos na Ponte do Rio Quimporó, e uma camada de asfalto sobre as pontes do Riacho do Fechado e Salgado.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/440/requerimento_n_37-2024_-_cypriano_pinheiro_-_solicitando_a_construcao_de_lombadas_na_rn__288_no_trecho_que_compreende_a_entrada_da_cidade_de_cruzeta_ate_sua_saida.docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/440/requerimento_n_37-2024_-_cypriano_pinheiro_-_solicitando_a_construcao_de_lombadas_na_rn__288_no_trecho_que_compreende_a_entrada_da_cidade_de_cruzeta_ate_sua_saida.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, para que seja encaminhado expediente ao Exmº. Sr.  Chefe da Divisão de Conservação das Estradas do Departamento de Estradas de Rodagem (DER-RN), o Senhor Wellington Sena Lobato, solicitando a construção de lombadas na RN – 288, no trecho que compreende a entrada da cidade de Cruzeta até sua saída.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/442/requerimento_n_38-2024_-_ethel_moraes_-_para_que_o_projeto_de_lei_n_18-2024_do_poder_executivo_tenha_tramitacao_em_regime_de_urgencia.docx.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/442/requerimento_n_38-2024_-_ethel_moraes_-_para_que_o_projeto_de_lei_n_18-2024_do_poder_executivo_tenha_tramitacao_em_regime_de_urgencia.docx.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o Plenário, com fundamento no artigo 95, § 3º inciso VII do Regimento Interno (Resolução nº 38/90), para que o Projeto de Lei nº  18/2024, do Poder Executivo tenha tramitação em Regime de Urgência, de acordo com os dispostos nos artigos 59, 107 e 108 do citado Regimento Interno. Requeiro, outros sim, com base no citado artigo 59, que os referido projeto seja dispensado de pareceres das comissões.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/444/requerimento_n_39_-_2024_-_cypriano_pinheiro_-_solicitando_que_a_nova_quadra_esportiva_do_bairro_alto_dos_remedios_seja_denominada_maria_zeferino_da_silva..pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/444/requerimento_n_39_-_2024_-_cypriano_pinheiro_-_solicitando_que_a_nova_quadra_esportiva_do_bairro_alto_dos_remedios_seja_denominada_maria_zeferino_da_silva..pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o Plenário, para que seja encaminhado expediente ao Exmº. Sr. Prefeito Municipal, solicitando que a Nova Quadra Esportiva do Bairro Alto dos Remédios, seja denominada Maria Zeferino da Silva, mais conhecida como Dona Salete.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/446/requeriimento_n_40_-_patricio_sinderley_-_solicitando_que_seja_construida_a_continuacao_da_cobertura_da_feira_livre_na_rua_24_de_outubro_em_nosso_municipio..pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/446/requeriimento_n_40_-_patricio_sinderley_-_solicitando_que_seja_construida_a_continuacao_da_cobertura_da_feira_livre_na_rua_24_de_outubro_em_nosso_municipio..pdf</t>
   </si>
   <si>
     <t>Requer a Mesa ouvido o Plenário, para que seja encaminhado expediente ao Exmº. Sr. Prefeito Municipal, solicitando que seja construída a continuação da Cobertura da Feira Livre, na rua 24 de outubro, em nosso município.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/447/requerimento_n_41_-_patricio_sinderley_-solicitando_que_seja_instalado_o_sistema_de_monitoramento_de_cameras_em_nosso_municipio..pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/447/requerimento_n_41_-_patricio_sinderley_-solicitando_que_seja_instalado_o_sistema_de_monitoramento_de_cameras_em_nosso_municipio..pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o Plenário, para que seja encaminhado expediente ao Exmº. Sr. Prefeito Municipal, solicitando que seja instalado o Sistema de Monitoramento de Câmeras em nosso município.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/451/requerimento_n_42_-_2024_-_cypriano_pinheiro_-_construcao_de_abatedouro_publico.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/451/requerimento_n_42_-_2024_-_cypriano_pinheiro_-_construcao_de_abatedouro_publico.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, para que seja encaminhado expediente ao Senador Eann Styvenson Valentim Mendes e ao Exmº. Sr. Prefeito Municipal, solicitando que seja construído um Abatedouro Público no município de Cruzeta-RN.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/464/requerimento_n_43_-_cypriano_-solicitando_que_seja_adaptado_um_banheiro_para_os_usuarios_das_lanchonetes_vizinho_a_guarda_municipal.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/464/requerimento_n_43_-_cypriano_-solicitando_que_seja_adaptado_um_banheiro_para_os_usuarios_das_lanchonetes_vizinho_a_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o Plenário, para que seja encaminhado expediente ao Exmº. Sr. Prefeito Municipal, solicitando que seja adaptado um banheiro para os usuários das lanchonetes vizinho a Guarda Municipal.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/466/requerimento_n_44-2024-_ehtel_moraes-_projeto_n_19-2024_-_credito_especial.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/466/requerimento_n_44-2024-_ehtel_moraes-_projeto_n_19-2024_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o Plenário, com fundamento no artigo 95, § 3º inciso VII do Regimento Interno (Resolução nº 38/90), para que o Projeto de Lei n° 19/2024 do Poder Executivo, tenha tramitação em Regime de Urgência, de acordo com os dispostos nos artigos 59, 107 e 108 do citado Regimento Interno.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/468/requerimento_n_45-2024_-_ethel_moraes_-_projeto_de_lei_n_21-2024_-_abre_credito_especial.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/468/requerimento_n_45-2024_-_ethel_moraes_-_projeto_de_lei_n_21-2024_-_abre_credito_especial.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa ouvido o Plenário, com fundamento no artigo 95, § 3º inciso VII do Regimento Interno (Resolução nº 38/90), para que o Projeto de Lei n° 21/2024 do Poder Executivo, tenha tramitação em Regime de Urgência, de acordo com os dispostos nos artigos 59, 107 e 108 do citado Regimento Interno.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/471/requerimento_n_46-2024_-_ariluzia_sasnara_-_projetos_de_lei_complementares_07_e_08-2024.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/471/requerimento_n_46-2024_-_ariluzia_sasnara_-_projetos_de_lei_complementares_07_e_08-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o Plenário, com fundamento no artigo 95, § 3º inciso VII do Regimento Interno (Resolução nº 38/90), para que os Projetos de Lei Complementares n° 07/2024 e 08/2024, do Poder Executivo,  tenha tramitação em Regime de Urgência, de acordo com os dispostos nos artigos 59, 107 e 108  do citado Regimento Interno._x000D_
 Requeiro, outro sim, com base no citado artigo 59, que o presente Requerimento seja dispensado de parecer de comissão.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/448/projeto_de_resolucao_01-2024_-_da_nome_ao_anexo_administrativo_de_geraldo_toscano_dos_santos.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/448/projeto_de_resolucao_01-2024_-_da_nome_ao_anexo_administrativo_de_geraldo_toscano_dos_santos.pdf</t>
   </si>
   <si>
     <t>DENOMINA ANEXO ADMINISTRATIVO DA CÂMARA MUNICIPAL DE "GERALDO TOSCANO DOS SANTOS", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/454/projeto_de_resolucao_no_02-2024-_reeleicao_mesa.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/454/projeto_de_resolucao_no_02-2024-_reeleicao_mesa.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno para permitir a reeleição da Mesa Diretora e dá outras providências.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/453/projeto_de_lei_no_01-2024_-_emenda_lei_organica_-_retifica_dispositivo_que_permite_a_reeleicao_da_mesa.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/453/projeto_de_lei_no_01-2024_-_emenda_lei_organica_-_retifica_dispositivo_que_permite_a_reeleicao_da_mesa.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Orgânica Municipal, permitindo a reeleição da Mesa Diretora e dá outras providências.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal, com cópia ao secretário responsável pela pasta da infraestrutura, para que seja feito a limpeza e roçagem na Rua Antônio Alves da Cunha, por trás do Posto Laís II, bem como providenciar um tambor de lixo para esta mesma localidade.</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal, com cópia ao secretário responsável pela pasta da infraestrutura, a necessidade urgente de limpeza da ciclovia que liga a RN 288 sentido a cidade de Acari.</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/18/indicacao_n_03_-_hildeberto_diniz_-__aumento_salarial_dos_agentes_do_conselho_tutelar.docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/18/indicacao_n_03_-_hildeberto_diniz_-__aumento_salarial_dos_agentes_do_conselho_tutelar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal, que seja feito uma análise detalhada e cuidadosa sobre a possibilidade de aumento salarial para os Agentes do Conselho Tutelar do município de Cruzeta.</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/20/indicacao_n_04-2024_-_cypriano_pinheiro_-_solicitando_que_seja_reavaliado_o_nome_da_rua_hiroilton_pereira_de_araujo_visto_que_o_nome_nao_se_apresenta_da_forma_correta..docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/20/indicacao_n_04-2024_-_cypriano_pinheiro_-_solicitando_que_seja_reavaliado_o_nome_da_rua_hiroilton_pereira_de_araujo_visto_que_o_nome_nao_se_apresenta_da_forma_correta..docx</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal, que seja reavaliado o nome da Rua Hiroilton Pereira de Araújo, visto que, o nome não se apresenta da forma correta.</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/27/indicacao_n_05_-_ayerica_angelle_-_solicitando-lhes_para_que_sejam_realizadas_mobilizacoes_em_alusao_ao_autismo_no_mes_de_abril_de_2024.docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/27/indicacao_n_05_-_ayerica_angelle_-_solicitando-lhes_para_que_sejam_realizadas_mobilizacoes_em_alusao_ao_autismo_no_mes_de_abril_de_2024.docx</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal, com cópia ao presidente da Câmara Municipal de Cruzeta, para que sejam realizadas mobilizações em alusão ao Autismo no mês de abril de 2024.</t>
   </si>
   <si>
     <t>Hutson Neves</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/29/indicacao_n_06_-_hutson_neves_-_considere_a_viabilidade_de_incluir_o_instagram_e_o_youtube_como_canais_de_transmissao_das_sessoes_da_camara.docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/29/indicacao_n_06_-_hutson_neves_-_considere_a_viabilidade_de_incluir_o_instagram_e_o_youtube_como_canais_de_transmissao_das_sessoes_da_camara.docx</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Presidente da Câmara Municipal de Cruzeta que considere a viabilidade de incluir o Instagram e o YouTube como canais de transmissão das sessões da Câmara.</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/41/indicacao_n_07-2024_-_hildeberto_diniz_-_com_copia_ao_secretario_responsavel_para_que_seja_sinalizado_e_instalado_mais_coletores_de_lixo_nas_margens_do_sangrador_do_acude_publico_de.docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/41/indicacao_n_07-2024_-_hildeberto_diniz_-_com_copia_ao_secretario_responsavel_para_que_seja_sinalizado_e_instalado_mais_coletores_de_lixo_nas_margens_do_sangrador_do_acude_publico_de.docx</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal, com cópia ao Secretário responsável, que seja sinalizado e instalado mais coletores de lixo nas margens do Açude Público de Cruzeta</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/42/indicacao_n_08-2024_-_hildeberto_diniz_-_para_que_seja_instalado_banheiros_quimicos_nas_margens_do_sangrador_do_acude_publico_de_cruzeta.docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/42/indicacao_n_08-2024_-_hildeberto_diniz_-_para_que_seja_instalado_banheiros_quimicos_nas_margens_do_sangrador_do_acude_publico_de_cruzeta.docx</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal, com cópia ao Secretário responsável, que seja instalado banheiros químicos nas margens do sangrador do Açude Público de Cruzeta.</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/43/indicacao_n_09_-_2024_-hildeberto_diniz-_para_que_seja_providenciado_a_instalacao_de_um_poste_de_luz_na_rua_nemesio_palmeira.docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/43/indicacao_n_09_-_2024_-hildeberto_diniz-_para_que_seja_providenciado_a_instalacao_de_um_poste_de_luz_na_rua_nemesio_palmeira.docx</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal, com cópia ao Secretário responsável, que seja providenciado a instalação de um poste de luz na Rua Nemésio Palmeira.</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/44/inidicacao_n_10-2024_-_hildeberto_diniz_-_para_que_seja_avaliada_a_possibilidade_da_utilizacao_de_onibus_escolar_no_turno_da_noite_para_os_alunos_que_foram_aprovados_no_processo.docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/44/inidicacao_n_10-2024_-_hildeberto_diniz_-_para_que_seja_avaliada_a_possibilidade_da_utilizacao_de_onibus_escolar_no_turno_da_noite_para_os_alunos_que_foram_aprovados_no_processo.docx</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal, com cópia à Secretária responsável, que seja avaliada a possibilidade da utilização de um ônibus escolar do turno da noite para os alunos que foram aprovados no processo seletivo do PROCEEM na cidade de Currais Novos.</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/45/indicacao_n_11-2024_-_ariluzia_sasnara_-_seja_encaminhado_expediente_ao_chefe_do_poder_executivo_municipal.docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/45/indicacao_n_11-2024_-_ariluzia_sasnara_-_seja_encaminhado_expediente_ao_chefe_do_poder_executivo_municipal.docx</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal, sugerindo a possibilidade de colocar o nome do Sr. Antônio José de Medeiros em uma rua, travessa, praça ou prédio público que necessite de identificação, em nosso município.</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/46/indicacao_n_12-2024_-_hutson_barbosa_-_avalie_a_possibilidade_de_realizar_a_manutencao_das_bocas_de_lobo_da_drenagem_da_rua_maria_josefina_rua_do_balneario_em_nosso_municipio..docx</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/46/indicacao_n_12-2024_-_hutson_barbosa_-_avalie_a_possibilidade_de_realizar_a_manutencao_das_bocas_de_lobo_da_drenagem_da_rua_maria_josefina_rua_do_balneario_em_nosso_municipio..docx</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal, que avalie a possibilidade de realizar a manutenção das bocas de lobo da drenagem da Rua Maria Josefina (Rua do Balneário) em nosso município.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>MAC</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações</t>
   </si>
   <si>
     <t>solicitando a Mesa ouvido o plenário, com fundamento no artigo _x000D_
 95, parágrafo 2°, inciso VII do Regimento Interno (Resolução n° 38/90), para _x000D_
 que seja consignado em ata, Voto de Aplausos a Cruzetense Naedja Kelly da _x000D_
 Silva, que aos seus 16 anos de idade foi Campeã no Campeonato Brasileiro _x000D_
 de Seleções Sub-18, realizado na cidade de Maringá, localizada no Estado _x000D_
 do Paraná, e além do título, foi eleita a melhor levantadora da referida _x000D_
 competição, e que a referida manifestação seja comunicada a atleta e sua _x000D_
 família.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>solicitando a Mesa ouvido o plenário, com fundamento no artigo _x000D_
 95, parágrafo 2°, inciso VII do Regimento Interno (Resolução n° 38/90), para _x000D_
 que seja consignado em ata, Voto de Aplausos e Congratulações, ao Senhor _x000D_
 Dionísio Cesário dos Santos, Servidor lotado na Secretaria de Serviços _x000D_
 Urbanos, que recém se aposentou após 40 anos de serviços prestados ao _x000D_
 município, e que a referida manifestação seja comunicada ao mesmo.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>LOA</t>
   </si>
   <si>
     <t>Lei Orçamentária Anual</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/443/projeto_de_lei_loa-2025_completo.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/443/projeto_de_lei_loa-2025_completo.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE CRUZETA/RN PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Leitura Anual</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/5/leitura_anual_2024.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/5/leitura_anual_2024.pdf</t>
   </si>
   <si>
     <t>Leitura Anual referente ao ano de 2024</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Comunicação</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/21/comunicacao_n_01-2024_-_arailuzia_sasnara_.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/21/comunicacao_n_01-2024_-_arailuzia_sasnara_.pdf</t>
   </si>
   <si>
     <t>Comunica filiação ao Partido do Movimento Democrático Brasileiro – MDB, em consequência deixa de integrar a Bancada do Partido Socialista Brasileiro – PSB.</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/22/comunicacao_02-2024_-_itan_lobo_.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/22/comunicacao_02-2024_-_itan_lobo_.pdf</t>
   </si>
   <si>
     <t>Comunica filiação ao Partido do Movimento Democrático Brasileiro – MDB, em consequência deixa de integrar a Bancada do Partido da Social Democracia Brasileira – PSDB.</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/23/comunicacao_n_03-2024_-_walfredo_cesino_.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/23/comunicacao_n_03-2024_-_walfredo_cesino_.pdf</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>RQV</t>
   </si>
   <si>
     <t>Requerimentos Verbais</t>
   </si>
   <si>
     <t>Bebeto Diniz, Ethel Moraes</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/445/requerimentos_verbais_sessao_31_ordinaria_.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/445/requerimentos_verbais_sessao_31_ordinaria_.pdf</t>
   </si>
   <si>
     <t>Do Senhor Vereador Hildeberto Diniz Silva Nascimento - Requerimento Verbal, solicitando a Mesa ouvido o plenário, com fundamento no artigo 95, parágrafo 2°, inciso VII do Regimento Interno (Resolução n° 38/90), para que seja consignado em ata, voto de pesar pelo falecimento do Senhor JOSÉ MARQUES PEREIRA, mas conhecido como Zé de Neto, e que a referida manifestação seja comunicada a sua família. _x000D_
 _x000D_
  Do Senhor 5-Do Senhor Vereador José Ethel Stephan Usando Sales Canuto de Moraes – Requerimento Verbal, solicitando a Mesa ouvido o plenário, com fundamento no artigo 95, parágrafo 2°, inciso VII do Regimento Interno (Resolução n° 38/90), para que seja consignado em ata, voto de pesar pelo falecimento deSenhora LINDACI OLIVEIRA DE SOUZA, e que a referida manifestação seja comunicada a sua família.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/449/requerimento_verbal.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/449/requerimento_verbal.pdf</t>
   </si>
   <si>
     <t>Do Senhor Vereador Hutson Neves Barbosa – Solicitando a Mesa ouvido o plenário, com fundamento no artigo 95, parágrafo 2°, inciso VII do Regimento Interno (Resolução n° 38/90), para que seja consignado em ata, voto de Aplausos e Congratulações a Médica do PSF II, a Senhora Drª. Victória Melo Costa, pelos relevantes serviços prestados à população cruzetense, e que a referida manifestação seja comunicada à mesma.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>EMI</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/455/emenda_impositiva_01_-_bebeto_diniz.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/455/emenda_impositiva_01_-_bebeto_diniz.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 01/2024 ao Projeto de Lei nº  17/2024, que estima a receita e fixa a despesa para o exercício_x000D_
 financeiro de 2025.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/456/emenda_impositiva_no__02_-_ayerica_angelle.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/456/emenda_impositiva_no__02_-_ayerica_angelle.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 02/2024 ao Projeto de Lei nº  17/2024, que estima a receita e fixa a despesa para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/457/emenda_impositiva_no__03_-_cypriano_pinheiro.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/457/emenda_impositiva_no__03_-_cypriano_pinheiro.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 03/2024 ao Projeto de Lei nº 17/2024, que estima a receita e fixa a despesa para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/458/emenda_impositiva_no__04_-_patricio_sinderley.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/458/emenda_impositiva_no__04_-_patricio_sinderley.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 04/2024 ao Projeto de Lei nº 17/2024, que estima a receita e fixa a despesa para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/459/emenda_impositiva_no__05_-_itan_lobo.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/459/emenda_impositiva_no__05_-_itan_lobo.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 05/2024 ao Projeto de Lei nº 17/2024, que estima a receita e fixa a despesa para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/460/emenda_impositiva_no__06_-_hutson_neves.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/460/emenda_impositiva_no__06_-_hutson_neves.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 06/2024 ao Projeto de Lei nº 17/2024, que estima a receita e fixa a despesa para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/461/emenda_impositiva_no__07-_walfredo_cesino.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/461/emenda_impositiva_no__07-_walfredo_cesino.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 07/2024 ao Projeto de Lei nº 17/2024, que estima a receita e fixa a despesa para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/462/emenda_impositiva_no__08_-_ariluzia_sasnara.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/462/emenda_impositiva_no__08_-_ariluzia_sasnara.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 08/2024 ao Projeto de Lei nº 17/2024, que estima a receita e fixa a despesa para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/463/emenda_impositiva_no__09_-ethel_moraes.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/463/emenda_impositiva_no__09_-ethel_moraes.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 09/2024 ao Projeto de Lei nº 17/2024, que estima a receita e fixa a despesa para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/467/emenda_aditiva_ao_projeto_de_lei_n__19-2024_-_1.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/467/emenda_aditiva_ao_projeto_de_lei_n__19-2024_-_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Regularização de Terrenos, Autoriza a Alienação de Bens Imóveis do Patrimônio Municipal de Cruzeta/RN e dá outras providências.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/473/emenda_substitutiva_n_01_ao_projeto_de_lei_no_17-2024_-_vereadora_ariluzia.pdf</t>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/473/emenda_substitutiva_n_01_ao_projeto_de_lei_no_17-2024_-_vereadora_ariluzia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação do Projeto de Lei n° 017/2024 em razão da redação da Lei Complementar n° 078, de 12 de dezembro de 2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1485,68 +1485,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/2/projeto_de_lei_01-2024_-_reajuste_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/3/projeto_de_lei_n_02-2024_-_autoriza_ao_poder_executivo_municipal_a_abrir_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/11/projeto_de_lei_n_03-2024_-__dispoe_sobre_a_alteracao_do_artigo_2o_da_lei_n_1216_de_22_de_dezembro_de_2023_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/14/projeto_de_utilidade_publica_associacao_dos_produtores_rurais_comunidade_rio_do_meio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/28/projeto_de_lei_06-2024-_desempenho_dos_profissionais_da_saude.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/30/projeto_de_lei_n_07-2024-_autoriza_o_municipio_de_cruzeta_a_outorgar_cessao_de_uso_parcial_e_gratuita_do_bem_imovel_que_menciona_ao_consorcio_intermunicipal_multifi.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/35/projeto_de_lei_no_08-_autoriza_a_alienacao_de_bens_moveis_do_patrimonio_municipal_de_cruzeta-rn.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/187/projeto_de_lei_09-2024_-_dispoe_sobre_o_reajuste_dos_vencimentos_dos_servidores_da_camara_municipal_de_cruzetarn_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/188/projeto_de_lei_n_10-2024_-credito_especial_cruzeta_recursos_da_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/274/projeto_de_lei_n_11-2024__-_conselho_cultura.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/373/projeto_de_lei_n_12-_incentivo_industrias_-_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/374/projeto_de_lei__n_13-2024-_denomina-se_a_rua_projetada_i_de_localizacao_conforme_anexo_rua_joaquim_horacio_de_medeiros..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/375/projeto_de_lei_n_14-2024_-_credito_especial_cruzeta_creditos_especial_05-2024_lei_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/433/projeto_de_lei_n_15-2024__ldo_pmc_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/436/projeto_de_lei_n_16-2024_-_cessao_terreno_usina_beneficiamento_do_lixo_-_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/441/seridosao_-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/450/projeto_de_lei__n_19-2024-_regulariza_terrenos_e_leilao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/452/pl_-_declara_de_utilidade_publica_a_associacao_de_desenvolvimento_comunitario_do_alegrete_e_umari_adcau_2.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/465/projeto_de_lei_n_21-2024_-_abre_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/6/projeto_de_lei_complementar_n_02-2024_-_plc_-_programa_de_parcelamento_incentivado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/275/projeto_de_lei_complementar_n_03-2024-_modificacoes_conselhos_-_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/376/projeto_de_lei_complementar_n_04-2024_-_cria_cargo_de_agente_de_apoio_administrativo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/377/projeto_de_lei_complementa_n_05__-_aliquota_previdenciaria_2024.docx.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/378/projeto_de_lei_complementar_n_06-2024_-_alteracao_das_acoes_para_o_fundo_municipal_de_assistencia_social_na_ldo_exercicio_de_2024_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/469/projeto_de_lei_complementar__n_07-2024-_complementa_a_estrutura_administrativa_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/470/projeto_de_lei_complementrar_08-2024_-_correcao_do_art._3o_da_lcm_075_de_20_de_junho_de_2024_-_aliquotas_de_contribuicao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/472/projeto_de_lei_complementar_n_09-2024_-_reajuste_dos_cargos_do_cruzeta_prev_-_correcao_igp_2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/8/requerimento_n_03-2024_-_hildeberto_diniz_-_possibilidade_da_gratuidade_para_utilizacao_de_espacos_esportivos_tal_como-_o_medeirao_e_o_campo_boscao.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/15/requerimento_n__05_-_ayerica_dantas_-_solicitando_que_seja_vista_a_possibilidade_de_um_reajuste_no_salario_dos_conselheiros_tutelar.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/16/requerimento_n_06_-_cypriano_pinheiro_-_solicitando_o_trator_para_o_corte_de_terras_como_tambem_a_distribuicao_de_sementes_para_o_plantio_na_zona_rural_do_nosso_municipio..docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/17/requerimento_n_07-_2024_-_cypriano_pinheiro_-_solicitando_do_mesmo_a_patrol_do_municipio_para_restaurar_as_estradas_da_zona_rural_nos_locais_mais_criticos_que_dao_acesso_a_este_m.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/19/requerimento_n__08-_cypriano_pinheiro_-_solicitando_que_no_3_torneio_leiteiro_de_bovinos_e_exposicao_agropecuaria_a_ser_realizado_no_mes_de_julho.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/24/requerimento_n_09-2024_-_ariluzia_sasnara.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/25/requerimento_n_10-2024_-_ariluzia_sasnara.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/26/requerimento_n_10-2024_-_ariluzia_sasnara.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/31/requerimento_n_12_-_2024_-_itan_lobo_-_solicitando_que_seja_pavimentadas_as_seguintes_ruas_do_municipio_de_cruzeta_-_jose_pereira_filho_jose_da_costa_medeiros.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/32/requerimento_regime_de_urgencia_n_13-2024_-__projeto_de_lei_07-2024_do_poder_executivo_tenha_tramitacao_em_regime_de_urgencia.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/33/requerimento_n_14-_walfredo_cesino_-solicitando_que_seja_pavimentadas_as_seguintes_ruas_do_municipio_de_cruzeta_trecho_que_liga_rua_jose_medeiros_junior_a_avenida_carmelita_montei.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/34/requerimento_n_15_-_ariluzia_sasnara_-_trecho_da_rua_francisco_pereira_de_medeiros_trecho_entre_a_rua_manoel_peixinho_de_medeiros_e_a_rn_288.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/36/requerimento_n_16_-_ayerica_dantas_-_solicitando_que_seja_analisado_a_possibilidade_de_substituir_o_nome_da_rua_que_tem_como_praca_celso_azevedo..docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/37/requerimento_n_17_-_ayerica_dantas-_solicitando_que_seja_colocado_se_possivel_uma_placa_de_informacoes_do_acude_proximo_a_sangria_como_por_exemplo_data_de_construcao_primeira_sa.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/38/requerimento_n_18_-_2024_-_itan_lobo_solicitando_que_sejam_construidos_tres_quiosques_nas_proximidades_da_sangria_do_acude_publico_de_cruzeta.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/39/requerimento_n_19-2024-_patricio_sinderley-_a_limpeza_de_entulhos_e_vegetacao_que_se_encontram_obstruindo_o_acesso_das_calcadas_respectivamente_nas_ruas....docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/40/requerimento_n_20-2024_-_patricio_sinderley_-_solicitando_para_que_seja_resolvido_o_problema_na_rua_nemesio_palmeira....docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/183/requerimento_n_21_-2024_-_cypriano_pinheiro_-_pavimentadas_as_seguintes_ruas_do_municipio_de_cruzeta_margem_da_rn_288_entre_as_ruas_jose_barros_e_jose_sagario_de_maria.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/184/requerimento_n_22-2024__-_walfredo_cesino_-_solicitando_que_seja_realizada_uma_melhora_genetica_em_rebanhos_bovinos_e_contratacao_de_um_medico_veterinario..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/185/requerimento_n_23_-_2024_-_walfredo_cesino_-_solicitando_que_seja_realizada_a_limpeza_do_acude_publico_de_cruzeta_e_a_recuperacao_do_canal_que_vai_para_o_lote_dos_perimetros_irri.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/186/requerimento_n_24-2024_-_walfredo_cesino_-__projeto_de_lei_09-2024_da_mesa_diretora_e_o_projeto_de_lei_n_10-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/270/requerimento_n_25-2024_-_cypriano_pinheiro_-_solicitando_que_seja_pactuado_junto_ao_sebrae_o_programa_leite_e_genetica.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/271/requerimento_n_26-2024_-_itan_lobo_-__solicitando_o_peixamento_no_acude_publico_de_cruzeta_rn..docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/272/requerimento_n_27_-_itan_lobo_-_solicitando_que_seja_realizado_um_estudo_de_viabilizacao_para_construcao_de_no_minimo_2_salas_de_aula_na_escola_municipal_conego_ambrosio_silva..docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/273/requerimento_n_28-2024_-_ariluzia_sasnara_-_projeto_de_lei_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/369/requerimento_n_-_29-2024_-_ariluzia_sasnara_de_araujo_medeiros_-_projeto_de_lei_complementar_n_052024_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/370/requerimento_n_30-2024_-_jose_ethel_-_projeto_complementar_05_e_projetos_12_e_13-2024.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/371/requerimento_n_31-2024_-_ariluzia_sasnara_-_projeto_de_lei_complementar_06-2024.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/372/requerimento_n_32-2024_-_jose_ethel_-_projeto_de_lei_n_14-2024.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/434/requerimentos_n_33_-_ayerica_dantas_-_sistea.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/435/requerimento_n_34_-_ayerica_angelle-_mudanca_nome_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/437/requerimento_n_35_-_2024_-_walfredo_cesino_-_projeto_de_lei_n_16-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/438/requerimento_n_36-2024_-_cypriano_pinheiro_-_reparo_ponte_do_quimporo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/440/requerimento_n_37-2024_-_cypriano_pinheiro_-_solicitando_a_construcao_de_lombadas_na_rn__288_no_trecho_que_compreende_a_entrada_da_cidade_de_cruzeta_ate_sua_saida.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/442/requerimento_n_38-2024_-_ethel_moraes_-_para_que_o_projeto_de_lei_n_18-2024_do_poder_executivo_tenha_tramitacao_em_regime_de_urgencia.docx.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/444/requerimento_n_39_-_2024_-_cypriano_pinheiro_-_solicitando_que_a_nova_quadra_esportiva_do_bairro_alto_dos_remedios_seja_denominada_maria_zeferino_da_silva..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/446/requeriimento_n_40_-_patricio_sinderley_-_solicitando_que_seja_construida_a_continuacao_da_cobertura_da_feira_livre_na_rua_24_de_outubro_em_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/447/requerimento_n_41_-_patricio_sinderley_-solicitando_que_seja_instalado_o_sistema_de_monitoramento_de_cameras_em_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/451/requerimento_n_42_-_2024_-_cypriano_pinheiro_-_construcao_de_abatedouro_publico.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/464/requerimento_n_43_-_cypriano_-solicitando_que_seja_adaptado_um_banheiro_para_os_usuarios_das_lanchonetes_vizinho_a_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/466/requerimento_n_44-2024-_ehtel_moraes-_projeto_n_19-2024_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/468/requerimento_n_45-2024_-_ethel_moraes_-_projeto_de_lei_n_21-2024_-_abre_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/471/requerimento_n_46-2024_-_ariluzia_sasnara_-_projetos_de_lei_complementares_07_e_08-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/448/projeto_de_resolucao_01-2024_-_da_nome_ao_anexo_administrativo_de_geraldo_toscano_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/454/projeto_de_resolucao_no_02-2024-_reeleicao_mesa.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/453/projeto_de_lei_no_01-2024_-_emenda_lei_organica_-_retifica_dispositivo_que_permite_a_reeleicao_da_mesa.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/18/indicacao_n_03_-_hildeberto_diniz_-__aumento_salarial_dos_agentes_do_conselho_tutelar.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/20/indicacao_n_04-2024_-_cypriano_pinheiro_-_solicitando_que_seja_reavaliado_o_nome_da_rua_hiroilton_pereira_de_araujo_visto_que_o_nome_nao_se_apresenta_da_forma_correta..docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/27/indicacao_n_05_-_ayerica_angelle_-_solicitando-lhes_para_que_sejam_realizadas_mobilizacoes_em_alusao_ao_autismo_no_mes_de_abril_de_2024.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/29/indicacao_n_06_-_hutson_neves_-_considere_a_viabilidade_de_incluir_o_instagram_e_o_youtube_como_canais_de_transmissao_das_sessoes_da_camara.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/41/indicacao_n_07-2024_-_hildeberto_diniz_-_com_copia_ao_secretario_responsavel_para_que_seja_sinalizado_e_instalado_mais_coletores_de_lixo_nas_margens_do_sangrador_do_acude_publico_de.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/42/indicacao_n_08-2024_-_hildeberto_diniz_-_para_que_seja_instalado_banheiros_quimicos_nas_margens_do_sangrador_do_acude_publico_de_cruzeta.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/43/indicacao_n_09_-_2024_-hildeberto_diniz-_para_que_seja_providenciado_a_instalacao_de_um_poste_de_luz_na_rua_nemesio_palmeira.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/44/inidicacao_n_10-2024_-_hildeberto_diniz_-_para_que_seja_avaliada_a_possibilidade_da_utilizacao_de_onibus_escolar_no_turno_da_noite_para_os_alunos_que_foram_aprovados_no_processo.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/45/indicacao_n_11-2024_-_ariluzia_sasnara_-_seja_encaminhado_expediente_ao_chefe_do_poder_executivo_municipal.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/46/indicacao_n_12-2024_-_hutson_barbosa_-_avalie_a_possibilidade_de_realizar_a_manutencao_das_bocas_de_lobo_da_drenagem_da_rua_maria_josefina_rua_do_balneario_em_nosso_municipio..docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/443/projeto_de_lei_loa-2025_completo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/5/leitura_anual_2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/21/comunicacao_n_01-2024_-_arailuzia_sasnara_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/22/comunicacao_02-2024_-_itan_lobo_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/23/comunicacao_n_03-2024_-_walfredo_cesino_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/445/requerimentos_verbais_sessao_31_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/449/requerimento_verbal.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/455/emenda_impositiva_01_-_bebeto_diniz.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/456/emenda_impositiva_no__02_-_ayerica_angelle.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/457/emenda_impositiva_no__03_-_cypriano_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/458/emenda_impositiva_no__04_-_patricio_sinderley.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/459/emenda_impositiva_no__05_-_itan_lobo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/460/emenda_impositiva_no__06_-_hutson_neves.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/461/emenda_impositiva_no__07-_walfredo_cesino.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/462/emenda_impositiva_no__08_-_ariluzia_sasnara.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/463/emenda_impositiva_no__09_-ethel_moraes.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/467/emenda_aditiva_ao_projeto_de_lei_n__19-2024_-_1.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/473/emenda_substitutiva_n_01_ao_projeto_de_lei_no_17-2024_-_vereadora_ariluzia.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/2/projeto_de_lei_01-2024_-_reajuste_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/3/projeto_de_lei_n_02-2024_-_autoriza_ao_poder_executivo_municipal_a_abrir_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/11/projeto_de_lei_n_03-2024_-__dispoe_sobre_a_alteracao_do_artigo_2o_da_lei_n_1216_de_22_de_dezembro_de_2023_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/14/projeto_de_utilidade_publica_associacao_dos_produtores_rurais_comunidade_rio_do_meio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/28/projeto_de_lei_06-2024-_desempenho_dos_profissionais_da_saude.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/30/projeto_de_lei_n_07-2024-_autoriza_o_municipio_de_cruzeta_a_outorgar_cessao_de_uso_parcial_e_gratuita_do_bem_imovel_que_menciona_ao_consorcio_intermunicipal_multifi.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/35/projeto_de_lei_no_08-_autoriza_a_alienacao_de_bens_moveis_do_patrimonio_municipal_de_cruzeta-rn.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/187/projeto_de_lei_09-2024_-_dispoe_sobre_o_reajuste_dos_vencimentos_dos_servidores_da_camara_municipal_de_cruzetarn_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/188/projeto_de_lei_n_10-2024_-credito_especial_cruzeta_recursos_da_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/274/projeto_de_lei_n_11-2024__-_conselho_cultura.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/373/projeto_de_lei_n_12-_incentivo_industrias_-_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/374/projeto_de_lei__n_13-2024-_denomina-se_a_rua_projetada_i_de_localizacao_conforme_anexo_rua_joaquim_horacio_de_medeiros..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/375/projeto_de_lei_n_14-2024_-_credito_especial_cruzeta_creditos_especial_05-2024_lei_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/433/projeto_de_lei_n_15-2024__ldo_pmc_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/436/projeto_de_lei_n_16-2024_-_cessao_terreno_usina_beneficiamento_do_lixo_-_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/441/seridosao_-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/450/projeto_de_lei__n_19-2024-_regulariza_terrenos_e_leilao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/452/pl_-_declara_de_utilidade_publica_a_associacao_de_desenvolvimento_comunitario_do_alegrete_e_umari_adcau_2.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/465/projeto_de_lei_n_21-2024_-_abre_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/6/projeto_de_lei_complementar_n_02-2024_-_plc_-_programa_de_parcelamento_incentivado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/275/projeto_de_lei_complementar_n_03-2024-_modificacoes_conselhos_-_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/376/projeto_de_lei_complementar_n_04-2024_-_cria_cargo_de_agente_de_apoio_administrativo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/377/projeto_de_lei_complementa_n_05__-_aliquota_previdenciaria_2024.docx.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/378/projeto_de_lei_complementar_n_06-2024_-_alteracao_das_acoes_para_o_fundo_municipal_de_assistencia_social_na_ldo_exercicio_de_2024_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/469/projeto_de_lei_complementar__n_07-2024-_complementa_a_estrutura_administrativa_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/470/projeto_de_lei_complementrar_08-2024_-_correcao_do_art._3o_da_lcm_075_de_20_de_junho_de_2024_-_aliquotas_de_contribuicao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/472/projeto_de_lei_complementar_n_09-2024_-_reajuste_dos_cargos_do_cruzeta_prev_-_correcao_igp_2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/8/requerimento_n_03-2024_-_hildeberto_diniz_-_possibilidade_da_gratuidade_para_utilizacao_de_espacos_esportivos_tal_como-_o_medeirao_e_o_campo_boscao.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/15/requerimento_n__05_-_ayerica_dantas_-_solicitando_que_seja_vista_a_possibilidade_de_um_reajuste_no_salario_dos_conselheiros_tutelar.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/16/requerimento_n_06_-_cypriano_pinheiro_-_solicitando_o_trator_para_o_corte_de_terras_como_tambem_a_distribuicao_de_sementes_para_o_plantio_na_zona_rural_do_nosso_municipio..docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/17/requerimento_n_07-_2024_-_cypriano_pinheiro_-_solicitando_do_mesmo_a_patrol_do_municipio_para_restaurar_as_estradas_da_zona_rural_nos_locais_mais_criticos_que_dao_acesso_a_este_m.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/19/requerimento_n__08-_cypriano_pinheiro_-_solicitando_que_no_3_torneio_leiteiro_de_bovinos_e_exposicao_agropecuaria_a_ser_realizado_no_mes_de_julho.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/24/requerimento_n_09-2024_-_ariluzia_sasnara.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/25/requerimento_n_10-2024_-_ariluzia_sasnara.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/26/requerimento_n_10-2024_-_ariluzia_sasnara.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/31/requerimento_n_12_-_2024_-_itan_lobo_-_solicitando_que_seja_pavimentadas_as_seguintes_ruas_do_municipio_de_cruzeta_-_jose_pereira_filho_jose_da_costa_medeiros.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/32/requerimento_regime_de_urgencia_n_13-2024_-__projeto_de_lei_07-2024_do_poder_executivo_tenha_tramitacao_em_regime_de_urgencia.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/33/requerimento_n_14-_walfredo_cesino_-solicitando_que_seja_pavimentadas_as_seguintes_ruas_do_municipio_de_cruzeta_trecho_que_liga_rua_jose_medeiros_junior_a_avenida_carmelita_montei.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/34/requerimento_n_15_-_ariluzia_sasnara_-_trecho_da_rua_francisco_pereira_de_medeiros_trecho_entre_a_rua_manoel_peixinho_de_medeiros_e_a_rn_288.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/36/requerimento_n_16_-_ayerica_dantas_-_solicitando_que_seja_analisado_a_possibilidade_de_substituir_o_nome_da_rua_que_tem_como_praca_celso_azevedo..docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/37/requerimento_n_17_-_ayerica_dantas-_solicitando_que_seja_colocado_se_possivel_uma_placa_de_informacoes_do_acude_proximo_a_sangria_como_por_exemplo_data_de_construcao_primeira_sa.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/38/requerimento_n_18_-_2024_-_itan_lobo_solicitando_que_sejam_construidos_tres_quiosques_nas_proximidades_da_sangria_do_acude_publico_de_cruzeta.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/39/requerimento_n_19-2024-_patricio_sinderley-_a_limpeza_de_entulhos_e_vegetacao_que_se_encontram_obstruindo_o_acesso_das_calcadas_respectivamente_nas_ruas....docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/40/requerimento_n_20-2024_-_patricio_sinderley_-_solicitando_para_que_seja_resolvido_o_problema_na_rua_nemesio_palmeira....docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/183/requerimento_n_21_-2024_-_cypriano_pinheiro_-_pavimentadas_as_seguintes_ruas_do_municipio_de_cruzeta_margem_da_rn_288_entre_as_ruas_jose_barros_e_jose_sagario_de_maria.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/184/requerimento_n_22-2024__-_walfredo_cesino_-_solicitando_que_seja_realizada_uma_melhora_genetica_em_rebanhos_bovinos_e_contratacao_de_um_medico_veterinario..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/185/requerimento_n_23_-_2024_-_walfredo_cesino_-_solicitando_que_seja_realizada_a_limpeza_do_acude_publico_de_cruzeta_e_a_recuperacao_do_canal_que_vai_para_o_lote_dos_perimetros_irri.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/186/requerimento_n_24-2024_-_walfredo_cesino_-__projeto_de_lei_09-2024_da_mesa_diretora_e_o_projeto_de_lei_n_10-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/270/requerimento_n_25-2024_-_cypriano_pinheiro_-_solicitando_que_seja_pactuado_junto_ao_sebrae_o_programa_leite_e_genetica.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/271/requerimento_n_26-2024_-_itan_lobo_-__solicitando_o_peixamento_no_acude_publico_de_cruzeta_rn..docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/272/requerimento_n_27_-_itan_lobo_-_solicitando_que_seja_realizado_um_estudo_de_viabilizacao_para_construcao_de_no_minimo_2_salas_de_aula_na_escola_municipal_conego_ambrosio_silva..docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/273/requerimento_n_28-2024_-_ariluzia_sasnara_-_projeto_de_lei_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/369/requerimento_n_-_29-2024_-_ariluzia_sasnara_de_araujo_medeiros_-_projeto_de_lei_complementar_n_052024_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/370/requerimento_n_30-2024_-_jose_ethel_-_projeto_complementar_05_e_projetos_12_e_13-2024.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/371/requerimento_n_31-2024_-_ariluzia_sasnara_-_projeto_de_lei_complementar_06-2024.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/372/requerimento_n_32-2024_-_jose_ethel_-_projeto_de_lei_n_14-2024.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/434/requerimentos_n_33_-_ayerica_dantas_-_sistea.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/435/requerimento_n_34_-_ayerica_angelle-_mudanca_nome_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/437/requerimento_n_35_-_2024_-_walfredo_cesino_-_projeto_de_lei_n_16-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/438/requerimento_n_36-2024_-_cypriano_pinheiro_-_reparo_ponte_do_quimporo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/440/requerimento_n_37-2024_-_cypriano_pinheiro_-_solicitando_a_construcao_de_lombadas_na_rn__288_no_trecho_que_compreende_a_entrada_da_cidade_de_cruzeta_ate_sua_saida.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/442/requerimento_n_38-2024_-_ethel_moraes_-_para_que_o_projeto_de_lei_n_18-2024_do_poder_executivo_tenha_tramitacao_em_regime_de_urgencia.docx.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/444/requerimento_n_39_-_2024_-_cypriano_pinheiro_-_solicitando_que_a_nova_quadra_esportiva_do_bairro_alto_dos_remedios_seja_denominada_maria_zeferino_da_silva..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/446/requeriimento_n_40_-_patricio_sinderley_-_solicitando_que_seja_construida_a_continuacao_da_cobertura_da_feira_livre_na_rua_24_de_outubro_em_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/447/requerimento_n_41_-_patricio_sinderley_-solicitando_que_seja_instalado_o_sistema_de_monitoramento_de_cameras_em_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/451/requerimento_n_42_-_2024_-_cypriano_pinheiro_-_construcao_de_abatedouro_publico.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/464/requerimento_n_43_-_cypriano_-solicitando_que_seja_adaptado_um_banheiro_para_os_usuarios_das_lanchonetes_vizinho_a_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/466/requerimento_n_44-2024-_ehtel_moraes-_projeto_n_19-2024_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/468/requerimento_n_45-2024_-_ethel_moraes_-_projeto_de_lei_n_21-2024_-_abre_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/471/requerimento_n_46-2024_-_ariluzia_sasnara_-_projetos_de_lei_complementares_07_e_08-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/448/projeto_de_resolucao_01-2024_-_da_nome_ao_anexo_administrativo_de_geraldo_toscano_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/454/projeto_de_resolucao_no_02-2024-_reeleicao_mesa.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/453/projeto_de_lei_no_01-2024_-_emenda_lei_organica_-_retifica_dispositivo_que_permite_a_reeleicao_da_mesa.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/18/indicacao_n_03_-_hildeberto_diniz_-__aumento_salarial_dos_agentes_do_conselho_tutelar.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/20/indicacao_n_04-2024_-_cypriano_pinheiro_-_solicitando_que_seja_reavaliado_o_nome_da_rua_hiroilton_pereira_de_araujo_visto_que_o_nome_nao_se_apresenta_da_forma_correta..docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/27/indicacao_n_05_-_ayerica_angelle_-_solicitando-lhes_para_que_sejam_realizadas_mobilizacoes_em_alusao_ao_autismo_no_mes_de_abril_de_2024.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/29/indicacao_n_06_-_hutson_neves_-_considere_a_viabilidade_de_incluir_o_instagram_e_o_youtube_como_canais_de_transmissao_das_sessoes_da_camara.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/41/indicacao_n_07-2024_-_hildeberto_diniz_-_com_copia_ao_secretario_responsavel_para_que_seja_sinalizado_e_instalado_mais_coletores_de_lixo_nas_margens_do_sangrador_do_acude_publico_de.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/42/indicacao_n_08-2024_-_hildeberto_diniz_-_para_que_seja_instalado_banheiros_quimicos_nas_margens_do_sangrador_do_acude_publico_de_cruzeta.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/43/indicacao_n_09_-_2024_-hildeberto_diniz-_para_que_seja_providenciado_a_instalacao_de_um_poste_de_luz_na_rua_nemesio_palmeira.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/44/inidicacao_n_10-2024_-_hildeberto_diniz_-_para_que_seja_avaliada_a_possibilidade_da_utilizacao_de_onibus_escolar_no_turno_da_noite_para_os_alunos_que_foram_aprovados_no_processo.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/45/indicacao_n_11-2024_-_ariluzia_sasnara_-_seja_encaminhado_expediente_ao_chefe_do_poder_executivo_municipal.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/46/indicacao_n_12-2024_-_hutson_barbosa_-_avalie_a_possibilidade_de_realizar_a_manutencao_das_bocas_de_lobo_da_drenagem_da_rua_maria_josefina_rua_do_balneario_em_nosso_municipio..docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/443/projeto_de_lei_loa-2025_completo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/5/leitura_anual_2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/21/comunicacao_n_01-2024_-_arailuzia_sasnara_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/22/comunicacao_02-2024_-_itan_lobo_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/23/comunicacao_n_03-2024_-_walfredo_cesino_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/445/requerimentos_verbais_sessao_31_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/449/requerimento_verbal.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/455/emenda_impositiva_01_-_bebeto_diniz.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/456/emenda_impositiva_no__02_-_ayerica_angelle.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/457/emenda_impositiva_no__03_-_cypriano_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/458/emenda_impositiva_no__04_-_patricio_sinderley.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/459/emenda_impositiva_no__05_-_itan_lobo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/460/emenda_impositiva_no__06_-_hutson_neves.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/461/emenda_impositiva_no__07-_walfredo_cesino.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/462/emenda_impositiva_no__08_-_ariluzia_sasnara.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/463/emenda_impositiva_no__09_-ethel_moraes.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/467/emenda_aditiva_ao_projeto_de_lei_n__19-2024_-_1.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2024/473/emenda_substitutiva_n_01_ao_projeto_de_lei_no_17-2024_-_vereadora_ariluzia.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H111"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="249.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="248.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>