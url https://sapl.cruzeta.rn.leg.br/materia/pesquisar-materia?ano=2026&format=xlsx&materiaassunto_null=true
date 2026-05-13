--- v0 (2026-03-20)
+++ v1 (2026-05-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="318" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="603" uniqueCount="260">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -111,92 +111,203 @@
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/712/projeto_de_lei_no_04-2026_-mesa_diretora_-_reajuste_global..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos vencimentos dos servidores da Câmara Municipal de Cruzeta/RN e dá outras providências.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Gaby do Hospital</t>
   </si>
   <si>
     <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/715/projeto_de_lei_n_05-2026_-_gabriella_laisy_-__reconhece_a_atividade_de_condutor_de_ambulancia_como_integrante_das_acoes_e_servicos_de_saude_no_ambito_do_municipio_de_cruzeta-rn.pdf</t>
   </si>
   <si>
     <t>Reconhece a atividade de condutor de ambulância como integrante das ações e serviços de saúde no âmbito do Município de Cruzeta/RN, em consonância com a legislação federal, e dá outras providências.</t>
   </si>
   <si>
+    <t>719</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/719/projeto_de_lei_no_06-2026_-_cria_o_conselho_municipal_de_turismo__comtur_de_cruzeta-rn_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Cria o Conselho Municipal de Turismo – COMTUR de Cruzeta/RN e dá outras providências.</t>
+  </si>
+  <si>
+    <t>724</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Patrício de Porfírio</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/724/projeto_de_lei_n_07-2026_patricio_sinderley_-_institui_a_semana_da_educacao_civica_nas_escolas_publicas_no_municipio_de_cruzeta..pdf</t>
+  </si>
+  <si>
+    <t>Institui a Semana da Educação Cívica nas escolas públicas no Município de Cruzeta, que dispõe sobre os conhecimentos dos direitos, deveres e responsabilidades dos cidadãos dentro de uma sociedade.</t>
+  </si>
+  <si>
+    <t>738</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/738/projeto_de_lei_n08-2026_-_cria_cargo_para_cruzeta_prev_-_dispoe_sobre_a_criacao_do_cargo_de_assistente_administrativo_previdenciario.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do cargo de “Assistente Administrativo Previdenciário” no quadro de pessoal do Instituto de Previdência do Município de Cruzeta – CRUZETA-PREV, define atribuições e dá outras providências.</t>
+  </si>
+  <si>
+    <t>745</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/745/projeto_de_lei_n08-2026_-_cria_cargo_para_cruzeta_prev_-_dispoe_sobre_a_criacao_do_cargo_de_assistente_administrativo_previdenciario.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a conceder incentivo financeiro, sob a forma de bolsa de formação continuada, aos profissionais da educação que atuam como Articulador Local do Compromisso Nacional Criança Alfabetizada (CNCA) e Formador Local do Programa Leitura e Escrita na Educação Infantil (Pro-LEEI) no âmbito do Município de Cruzeta/RN, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>746</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/746/projeto_de_lei_n_10-2026_-_institui_o_certificado_de_boas_praticas_de_alfabetizacao_professora_dalvani_de_medeiros_goes..pdf</t>
+  </si>
+  <si>
+    <t>Institui o Certificado de Boas Práticas de Alfabetização Professora Dalvani de Medeiros Góes no Município de Cruzeta/RN e dá outras providências.</t>
+  </si>
+  <si>
+    <t>748</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/748/projeto_de_lei_n_11-2026-_institui_o_forum_municipal_de_educacao__fme_no_ambito_do_municipio_de_cruzeta-rn_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Institui o Fórum Municipal de Educação – FME no âmbito do Município de Cruzeta/RN, e dá outras providências.</t>
+  </si>
+  <si>
     <t>673</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/673/projeto_de_lei_complementar_-_n_01.2026_-_altera_a_lei_n._274-g_de_2001_-_indices_de_atualizacao_monetaria.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2º DA LEI Nº 274-G, DE 20 DE DEZEMBRO DE 2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/679/projeto_de_lei_complementar_-_n_02.2026_-_atualiza_o_valor_salarial_dos_professores_da_rede_municipal_de_educacao_de_acordo_com_a_lei_federal_no_11.738_de_16_de_julho_de_2008..pdf</t>
   </si>
   <si>
     <t>Atualiza o valor salarial dos professores da rede municipal de educação de acordo com a Lei Federal nº 11.738, de 16 de julho de 2008.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/700/projeto_de_lei_complementar_-_n03.2026_-_subcoordenador_de_informatica.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos à Lei Complementar nº 27, de 1º de março de 2013, para criar o cargo de Subcoordenador de Informática, e dá outras providências.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/710/projeto_de_lei_complementar_n_04-2026_-institui_programa_de_parcelamento_incentivado_-_ppi.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Parcelamento Incentivado - PPI, relativo aos débitos fiscais de pessoas físicas e jurídicas com o fisco municipal e dá outras providências.</t>
   </si>
   <si>
+    <t>739</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/739/projeto_de_lei_complementar_n_05-2026_-institui_o_plano_de_cargos_e_vencimentos_dos_servidores_comuns_da_prefeitura_municipal_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Plano de Cargos e Vencimentos dos servidores comuns da Prefeitura Municipal, e dá outras providências</t>
+  </si>
+  <si>
+    <t>740</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/740/projeto_de_lei_complementar_n_06-2026__-dispoe_sobre_o_estatuto_e_o_plano_de_carreira_e_remuneracao_do_magisterio_publico_municipal_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Estatuto e o Plano de Carreira e Remuneração do Magistério Público Municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>741</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/741/projeto_de_lei_complementar_n_07-2026_-_altera_e_revoga_dispositivos_da_lei_complementar_no_02__que_instituiu_o_regime_juridico_unico_dos_servidores_municipais.pdf</t>
+  </si>
+  <si>
+    <t>Altera e revoga dispositivos da Lei Complementar nº 02, de 23 de dezembro de 1992, que instituiu o Regime Jurídico Único dos Servidores Municipais de Cruzeta, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>750</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/750/projeto_de_lei_complementar_n_08-2026_-_altera_e_revoga_dispositivos_da_lei_complementar_no_02_de_23_de_dezembro_de_1992_etc..pdf</t>
+  </si>
+  <si>
+    <t>Altera e revoga dispositivos da Lei Complementar nº 02, de 23 de dezembro de 1992, que instituiu o Regime Jurídico Único dos Servidores Municipais de Cruzeta, e dá outras providências</t>
+  </si>
+  <si>
     <t>675</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
     <t>Walfredo Cesino</t>
   </si>
   <si>
     <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/675/requerimento_no_01.2026_-_walfredo_cesino.pdf</t>
   </si>
   <si>
     <t>Requeir a Mesa ouvido o Plenário, com fundamento no artigo 95, § 3º inciso VII do Regimento Interno (Resolução nº 38/90), para que o Projeto de Lei Complementar nº 01/2026, que altera o art. 2º da Lei n. 274-G, de 20 de dezembro de 2001, e dá outras providências; e o Projeto de Lei nº 01/2026, que dispõe sobre a revisão geral anual dos vencimentos de cargos públicos e representações dos cargos em comissão, nos termos do artigo 37, inciso X, da Constituição Federal, e dá outras providências, do Poder Executivo, tenha tramitação em Regime de Urgência, de acordo com os dispostos nos artigos 59, 107 e 108 do citado Regimento Interno.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/680/requerimento_n_02.2026_-_walfredo_cesino.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa ouvido o Plenário, com fundamento no artigo 95, § 3º inciso VII do Regimento Interno (Resolução nº 38/90), para que o Projeto de Lei n° 01/2026 tenha Veto Total tenha tramitação em Regime de Urgência, de acordo com os dispostos nos artigos 59, 107 e 108 do citado Regimento Interno.</t>
@@ -213,119 +324,98 @@
   <si>
     <t>685</t>
   </si>
   <si>
     <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/685/requerimento_n_04.2026_-_gabriella_laisy.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa ouvido o Plenário, para que seja encaminhado expediente ao Exmº. Sr. Prefeito Municipal, solicitando a implantação de rede Wi-Fi gratuita na Praça de Eventos do Município, garantindo acesso contínuo e permanente à internet para toda a população.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>Itan Lobo</t>
   </si>
   <si>
     <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/688/requerimento_n_05.2026_-_itan_lobo.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa ouvido o Plenário, para que seja encaminhado expediente ao Exmº. Sr. Prefeito Municipal, e a Secretária Municipal de Saúde, solicitando que seja implantado o centrinho de reabilitação multidisciplinar.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>6</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/689/requerimento_n_06.2026_-_patricio_sinderley.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa, ouvido o Plenário, para que seja enviado expediente ao Exmº. Sr. Prefeito Municipal, solicitando a mudança de local de um mata-burro que dá acesso as comunidades Água Doce e Salgado.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/690/requerimento_n_07.2026_-_gabriella_laisy.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa ouvido o Plenário, para que seja encaminhado expediente ao Exmº. Sr. Prefeito Municipal, solicitando a revisão do percentual de adicional de insalubridade concedido aos servidores públicos municipais que exercem atividades em condições insalubres, assegurando a adequação do percentual aos que efetivamente têm direito em razão das funções desempenhadas.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>Cypriano Pinheiro</t>
   </si>
   <si>
     <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/703/requerimento_n_08-2026_-_cypriano_pinheiro_solicitando_o_trator_para_o_corte_de_terras_como_tambem_a_distribuicao_de_sementes_para_o_plantio_na_zona_rural_do_nosso_municipio.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário, para que seja encaminhado expediente ao Exmº. Sr. Prefeito Municipal, solicitando o trator para o corte de terras, como também a distribuição de sementes para o plantio na zona rural do nosso município.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/704/requerimento_n_09-2026_-_cypriano_pinheiro_-_solicitando_a_restauracao_das_pontes_do_rio_salgado_e_quimporo..pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o Plenário, para que seja encaminhado expediente ao Exmº. Sr. Prefeito Municipal, solicitando a restauração das Pontes do Rio Salgado e Quimporó.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/705/requerimento_n_10-2026_-_gabriella_laisy_-_solicitando_a_construcao_de_dois_redutores_de_velocidade_quebra-molas_na_rua_francisco_gomes_filho..pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o Plenário, para que seja encaminhado expediente ao Exmº. Sr. Prefeito Municipal, solicitando a construção de dois redutores de velocidade (quebra-molas) na Rua Francisco Gomes Filho.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/706/requerimento_n_11-2026_-_gabriella_laisy_-_solicitando_melhorias_na_infraestrutura_da_quadra_de_areia_atualmente_localizada_no_campo_o_boscao..pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o Plenário, para que seja encaminhado expediente ao Exmº. Sr. Prefeito Municipal, solicitando melhorias na infraestrutura da quadra de areia atualmente localizada no Campo “O Boscão”, bem como a aquisição e instalação de novos equipamentos, visando proporcionar melhores condições para a prática esportiva no referido espaço.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/707/requerimento_n_12-2026_-_itan_lobo_-_solicitando_a_instalacao_de_tachoes_redutores_de_velocidade_nas_ruas_proximas_as_escolas_municipais..pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o Plenário, para que seja encaminhado expediente ao Exmº. Sr. Prefeito Municipal, solicitando a instalação de tachões redutores de velocidade próximos às escolas municipais.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Kátia do Sindicato</t>
@@ -345,77 +435,170 @@
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/708/projeto_de_resolucao_n_01-2026_-institui_a_celebracao_anual_do_dia_internacional_da_mulher_no_ambito_do_poder_legislativo_cria_a_comenda_de_honra_ao_merito_feminino_e_da_outras.pdf</t>
   </si>
   <si>
     <t>Institui a celebração anual do Dia Internacional da Mulher no âmbito do Poder Legislativo, cria a Comenda de Honra ao Mérito Feminino e dá outras providências.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/686/indicacao_n_01.2026_-_gabriella_laisy.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário, para que seja enviado expediente ao Exmo. Sr. Prefeito Municipal, a vereadora que esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Poder Executivo Municipal a elaboração de Projeto de Lei que conceda isenção do IPTU anual às mulheres diagnosticadas com câncer e às mães atípicas residentes no Município de Cruzêta/RN.</t>
   </si>
   <si>
+    <t>720</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/720/indicacao_n_02-2026_-_gabriella_laisy_-_sugerindo_a_ampliacao_dos_atendimentos_especializados_ofertados_no_ceam_centro_de_especialidades_de_atendimento_municipal_com_a_inclusao_da.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Mesa, ouvido o Plenário, para que seja enviado expediente ao Exmo. Sr. Prefeito Municipal, sugerindo a ampliação dos atendimentos especializados ofertados no CEAM (Centro de Especialidades de Atendimento Municipal), com a inclusão das especialidades de Geriatria, Oftalmologia e Ortopedia, bem como a realização de exames de Endoscopia, a fim de complementar os serviços já existentes na unidade.</t>
+  </si>
+  <si>
+    <t>725</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/725/indicacao_n_03-2026_-_gabriella_laisy_--_sugerindo_a_aquisicao_de_itens_hospitalares_especialmente_camas_e_colchoes_adequados..pdf</t>
+  </si>
+  <si>
+    <t>A VEREADORA que esta subscreve, no uso de suas atribuições legais e em conformidade com o disposto no Regimento Interno desta Casa Legislativa (Resolução nº 38/90), vem, respeitosamente, à presença de Vossa Excelência, apresentar a seguinte INDICAÇÃO, para que, após a leitura no Expediente, seja encaminhada ao Excelentíssimo Senhor Prefeito Municipal: _x000D_
+Indico a Mesa, ouvido o Plenário, para que seja enviado expediente ao Exmo. Sr. Prefeito Municipal, sugerindo a aquisição de itens hospitalares, especialmente camas e colchões adequados, com o objetivo de proporcionar maior conforto e dignidade aos profissionais de saúde no desempenho de suas funções no Unidade Mista de Saúde Abílio Chacon Filho.</t>
+  </si>
+  <si>
+    <t>726</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/726/indicacao_n_04-2026_-_ariluzia_sasnara_-_sugerindo_a_criacao_do_conselho_municipal_da_juventude..pdf</t>
+  </si>
+  <si>
+    <t>A VEREADORA que esta subscreve, no uso de suas atribuições legais e em conformidade com o disposto no Regimento Interno desta Casa Legislativa (Resolução nº 38/90), vem, respeitosamente, à presença de Vossa Excelência, apresentar a seguinte INDICAÇÃO, para que, após a leitura no Expediente, seja encaminhada ao Excelentíssimo Senhor Prefeito Municipal: _x000D_
+Indico a Mesa, ouvido o Plenário, para que seja enviado expediente ao Exmo. Sr. Prefeito Municipal, com cópia a coordenação da Juventude, sugerindo a criação do Conselho Municipal da Juventude, bem como a elaboração e implementação do Plano Municipal da Juventude no município de Cruzeta/RN.</t>
+  </si>
+  <si>
+    <t>727</t>
+  </si>
+  <si>
+    <t>Bebeto Diniz</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/727/indicacao_n_05-2026_-_hildeberto_diniz_-_sugerindo_a_pavimentacao_calcamento_do_trecho_da_rua_francisco_pereira_de_medeiros_localizada_no_bairro_novo_horizonte..pdf</t>
+  </si>
+  <si>
+    <t>O VEREADOR que esta subscreve, no uso de suas atribuições legais e em conformidade com o disposto no Regimento Interno desta Casa Legislativa (Resolução nº 38/90), vem, respeitosamente, à presença de Vossa Excelência, apresentar a seguinte INDICAÇÃO, para que, após a leitura no Expediente, seja encaminhada ao Excelentíssimo Senhor Prefeito Municipal: _x000D_
+Indico a Mesa, ouvido o Plenário, para que seja enviado expediente ao Exmo. Sr. Prefeito Municipal, sugerindo a pavimentação (calçamento) do trecho da Rua Francisco Pereira de Medeiros, localizada no bairro Novo Horizonte.</t>
+  </si>
+  <si>
+    <t>731</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/731/indicacao_n_06-2026_-_itan_lobo_-_sugerindo_a_construcao_de_uma_passagem_molhada_na_zona_rural_do_sitio_salgado_no_trecho_entre_gida_e_chicuto.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Mesa, ouvido o Plenário, para que seja enviado expediente ao Exmo. Sr. Prefeito Municipal, sugerindo a construção de uma passagem molhada na Zona Rural do Sítio Salgado, no trecho entre Gida e Chicuto, e também nas proximidades da Queijeira de Marcelo de Porfírio.</t>
+  </si>
+  <si>
+    <t>732</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/732/indicacao_n_07-2026_-_walfredo_cesino_-__sugerindo_a_instalacao_de_um_poco_tubular_nas_proximidades_do_acude_da_pitombeira..pdf</t>
+  </si>
+  <si>
+    <t>Indico a Mesa, ouvido o Plenário, para que seja enviado expediente ao Exmo. Sr. Prefeito Municipal, sugerindo a instalação de um Poço Tubular nas proximidades do Açude da Pitombeira.</t>
+  </si>
+  <si>
+    <t>733</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzeta.rn.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Indico a Mesa, ouvido o Plenário, para que seja enviado expediente ao Exmo. Sr. Prefeito Municipal, sugerindo a construção de quebra-molas na Rua Manoel Peixinho, nas proximidades da residência de seu Canindé.</t>
+  </si>
+  <si>
+    <t>743</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/743/indicacao_n_09-2026-_walfredo_cesino_-_sugerindo_a_construcao_de_uma_passagem_molhada_na_comunidade_pau_lagoa_nas_proximidades_de_durval.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Mesa, ouvido o Plenário, para que seja enviado expediente ao Exmo. Sr. Prefeito Municipal, sugerindo a construção de uma passagem molhada na comunidade Pau Lagoa, nas proximidades de Durval.</t>
+  </si>
+  <si>
+    <t>744</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/744/indicacao_n_10-2026_-_walfredo_cesino_-_sugerindo_a_construcao_ou_a_disponibilizacao_de_uma_caixa_dagua_na_comunidade_rio_de_meio.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Mesa, ouvido o Plenário, para que seja enviado expediente ao Exmo. Sr. Prefeito Municipal, sugerindo a construção ou a disponibilização de uma caixa d'água na comunidade Rio de Meio, visando garantir o abastecimento de água potável à população residente nesta localidade.</t>
+  </si>
+  <si>
+    <t>749</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/749/indicacao_n_11-2026_-_walfredo_cesino_-_a_denominacao_de_ruas_do_nosso_municipio_com_os_seguintes_nomes...pdf</t>
+  </si>
+  <si>
+    <t>Indico a Mesa, ouvido o Plenário, para que seja enviado expediente ao Exmo. Sr. Prefeito Municipal, sugerindo, a denominação de ruas do nosso município com os seguintes nomes: Edite Elizabete dos Santos Araújo; José Aldo de Medeiros; Apolônio Rosemiro; Pedro André da Silva e José Azevedo de Medeiros.</t>
+  </si>
+  <si>
     <t>683</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Leitura Anual</t>
   </si>
   <si>
     <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/683/leitura_anual_2026.pdf</t>
   </si>
   <si>
     <t>Leitura da mensagem anual, evento que oficialmente abre os trabalhos do legislativo municipal em 2026.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>RQV</t>
   </si>
   <si>
     <t>Requerimentos Verbais</t>
   </si>
   <si>
-    <t>http://sapl.cruzeta.rn.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>Solicitando a Mesa ouvido o plenário, com fundamento no artigo 95, parágrafo 2°, inciso VII do Regimento Interno (Resolução n° 38/90), para que seja consignado em ata, voto de pesar pelo falecimento do Senhor Francisco Felix de Oliveira, e que a referida manifestação seja comunicada a sua família.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>Solicitando a Mesa ouvido o plenário, com fundamento no artigo 95, parágrafo 2°, inciso VII do Regimento Interno (Resolução n° 38/90), para que seja consignado em ata, voto de pesar pelo falecimento do Senhor Geraldo Toscano de Medeiros, e que a referida manifestação seja comunicada a sua família.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>Solicitando a Mesa ouvido o plenário, com fundamento no artigo 95, parágrafo 2°, inciso VII do Regimento Interno (Resolução n° 38/90), para que seja consignado em ata, voto de pesar pelo falecimento do Senhor José Pereira de Medeiros, e que a referida manifestação seja comunicada a sua família.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>Solicitando a Mesa ouvido o plenário, com fundamento no artigo 95, parágrafo 2°, inciso VII do Regimento Interno (Resolução n° 38/90), para que seja consignado em ata, voto de pesar pelo falecimento da Senhora Maria Salete Aguiar Diniz, e que a referida manifestação seja comunicada a sua família.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>Solicitando a Mesa ouvido o plenário, com fundamento no artigo 95, parágrafo 2°, inciso VII do Regimento Interno (Resolução n° 38/90), para que seja consignado em ata, voto de aplausos a todo corpo da Educação, e pela excelentíssima Senhora Secretaria de Educação, pelo brilhante serviço prestado, onde o município foi premiado pela segunda vez consecutiva com o selo ouro na educação e que a referida manifestação seja comunicada a mesma.</t>
@@ -447,63 +630,213 @@
   <si>
     <t>701</t>
   </si>
   <si>
     <t>Requerimento Verbal, encampado pelos demais Vereadores- solicitando a Mesa ouvido o plenário, com fundamento no artigo 95, parágrafo 2°, inciso VII do Regimento Interno (Resolução n° 38/90), para que seja consignado em ata, voto de pesar pelo falecimento da Senhora Maria Marluce dos Santos, e que a referida manifestação seja comunicada a sua família.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>Requerimento Verbal - encampado pelos demais Vereadores-  solicitando a Mesa ouvido o plenário, com fundamento no artigo 95, parágrafo 2°, inciso VII do Regimento Interno (Resolução n° 38/90), para que seja consignado em ata, voto de pesar pelo falecimento da Senhora Djanira Medeiros e o Senhor Manoel Bernardo, e que a referida manifestação seja comunicada a sua família.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>Requerimento Verbal – encampado pelos demais Vereadores - Solicitando a Mesa ouvido o plenário, com fundamento no artigo 95, parágrafo 2°, inciso VII do Regimento Interno (Resolução n° 38/90), para que seja consignado em ata, VOTO DE APLAUSOS, pelo brilhante serviço prestado pelo Segundo Sargento Farias, Comandante do destacamento da Polícia Militar do Município de São José do Seridó, em especial pela ação educativa de apreensão de motocicletas com escapamentos inadequados, responsáveis por grande poluição sonora, e que a referida manifestação seja comunicada ao mesmo</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>Requerimento Verbal - encampado pelos demais Vereadores- solicitando a Mesa ouvido o plenário, com fundamento no artigo 95, parágrafo 2°, inciso VII do Regimento Interno (Resolução n° 38/90), para que seja consignado em ata, voto de pesar pelo falecimento da Senhora Maria da Paz dos Santos, e que a referida manifestação seja comunicada a sua família.</t>
   </si>
   <si>
+    <t>716</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - encampado pelos demais Vereadores-  solicitando a Mesa ouvido o plenário, com fundamento no artigo 95, parágrafo 2°, inciso VII do Regimento Interno (Resolução n° 38/90), para que seja consignado em ata, VOTO DE PESAR, pelo falecimento da Senhor José Aparecido de Brito, e que a referida manifestação seja comunicada a sua família.</t>
+  </si>
+  <si>
+    <t>717</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal – encampado pelos demais Vereadores - Solicitando a Mesa ouvido o plenário, com fundamento no artigo 95, parágrafo 2°, inciso VII do Regimento Interno (Resolução n° 38/90), para que seja consignado em ata, VOTO DE PESAR, pelo falecimento da Senhora Amélia Barbosa, e que a referida manifestação seja comunicada a sua família</t>
+  </si>
+  <si>
+    <t>718</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - encampado pelos demais Vereadores- solicitando a Mesa ouvido o plenário, com fundamento no artigo 95, parágrafo 2°, inciso VII do Regimento Interno (Resolução n° 38/90), para que seja consignado em ata, VOTO DE PESAR pelo falecimento da Senhora Rita Menezes da Silva, e que a referida manifestação seja comunicada a sua família.</t>
+  </si>
+  <si>
+    <t>721</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal- encampado pelos demais Vereadores- solicitando a Mesa ouvido o plenário, com fundamento no artigo 95, parágrafo 2°, inciso VII do Regimento Interno (Resolução n° 38/90), para que seja consignado em ata, voto de pesar pelo falecimento do Senhor Reginaldo José Dantas, e que a referida manifestação seja comunicada a sua família</t>
+  </si>
+  <si>
+    <t>722</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal- encampado pelos demais Vereadores- solicitando a Mesa ouvido o plenário, com fundamento no artigo 95, parágrafo 2°, inciso VII do Regimento Interno (Resolução n° 38/90), para que seja consignado em ata, voto de pesar pelo falecimento das Senhoras Anaiza Monteiro de Medeiros e Claúdia Laura, e que a referida manifestação seja comunicada as suas famílias.</t>
+  </si>
+  <si>
+    <t>723</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - encampado pelos demais Vereadores-  solicitando a Mesa ouvido o plenário, com fundamento no artigo 95, parágrafo 2°, inciso VII do Regimento Interno (Resolução n° 38/90), para que seja consignado em ata, VOTO DE PESAR pelo falecimento do Senhor José Assis da Silva, e que a referida manifestação seja comunicada a sua família.</t>
+  </si>
+  <si>
+    <t>734</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - encampado pelos demais Vereadores- solicitando a Mesa ouvido o plenário, com fundamento no artigo 95, parágrafo 2°, inciso VII do Regimento Interno (Resolução n° 38/90), para que seja consignado em ata, VOTO DE PESAR pelo falecimento do Senhor Edilson Pereira de Araújo, e que a referida manifestação seja comunicada a sua família.</t>
+  </si>
+  <si>
+    <t>735</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal, encampado pelos demais Vereadores- solicitando a Mesa ouvido o plenário, com fundamento no artigo 95, parágrafo 2°, inciso VII do Regimento Interno (Resolução n° 38/90), para que seja consignado em ata, VOTO DE APLAUSOS a equipe dirigente do EJC, na pessoa de Franco Vital, pela realização e organização do belissímo espetáculo “Paixão de Cristo – O Musical”, e que a referida manifestação seja comunicada ao mesmo e a todos os envolvidos.</t>
+  </si>
+  <si>
+    <t>736</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal, encampado pelos demais Vereadores- solicitando a Mesa ouvido o plenário, com fundamento no artigo 95, parágrafo 2°, inciso VII do Regimento Interno (Resolução n° 38/90), para que seja consignado em ata, VOTO DE APLAUSOS a Rienzz Élias, por toda dedicação e suporte dado para a relização do espetáculo “Paixão de Cristo – O Musical”, e que a referida manifestação seja comunicada ao mesmo.</t>
+  </si>
+  <si>
+    <t>737</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal, encampado pelos demais Vereadores- solicitando a Mesa ouvido o plenário, com fundamento no artigo 95, parágrafo 2°, inciso VII do Regimento Interno (Resolução n° 38/90), para que seja consignado em ata, VOTO DE APLAUSOS aos jovens Graziely Asmym do Nascimento Lopes e Denys Kauã Lopes de Medeiros, recém apresentados como Miss e Mister Cruzeta 2026, por aceitarem o convite de representar nosso município no prestigiado Concurso de Beleza Seridoense 2026, Estendemos este voto de aplausos também ao Coordenador José Raimundo, cuja dedicação foi fundamental para viabilizar essa participação, e que a referida manifestação seja comunicada aos mesmos.</t>
+  </si>
+  <si>
+    <t>742</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Do Senhor Vereador Itan Lobo de Medeiros - Requerimento Verbal – encampado pelos demais Vereadores - Solicitando a Mesa ouvido o plenário, com fundamento no artigo 95, parágrafo 2°, inciso VII do Regimento Interno (Resolução n° 38/90), para que seja consignado em ata, VOTO DE APLAUSOS, ao Coordenador de Desenvolvimento Econômico Jhon Lennon e ao agente de Desenvolvimento Econômico Jefferson Regis,  pela conquista do 1° lugar no Prêmio Prefeitura Empreendedora do SEBRAE, na categoria de Compras Governamentais, e que a referida manifestação seja comunicada aos mesmos.</t>
+  </si>
+  <si>
+    <t>753</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - encampado pelos demais Vereadores- solicitando a Mesa ouvido o plenário, com fundamento no artigo 95, parágrafo 2°, inciso VII do Regimento Interno (Resolução n° 38/90), para que seja consignado em ata, VOTO DE PESAR pelo falecimento do Senhor Manoel Salvino, e que a referida manifestação seja comunicada a sua família.</t>
+  </si>
+  <si>
     <t>677</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Razões de Veto</t>
   </si>
   <si>
     <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/677/veto_total_ao_projeto_de_lei_no_01.2026.pdf</t>
   </si>
   <si>
     <t>O PREFEITO MUNICIPAL DE CRUZETA, no uso das atribuições que lhe confere o Art. 44, § 2º, da Lei Orgânica do Município, decide opor VETO TOTAL ao Autógrafo do Projeto de Lei nº 01/2026, que "Dispõe sobre a revisão geral anual dos vencimentos de cargos públicos e representações dos cargos em comissão".</t>
+  </si>
+  <si>
+    <t>728</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/728/veto_do_projeto_de_lei_n_05-2026_-_gabriella_laisy.pdf</t>
+  </si>
+  <si>
+    <t>Cumprimentando-o, sirvo-me do presente para, com base nas disposições aplicáveis, encaminhar o VETO INTEGRAL AO PROJETO DE LEI, tombado a partir da referência em epígrafe, de autoria da Excelentíssima Senhora Vereadora Gabriela Laisy Silva de Araújo, e encaminhado para esse Poder Executivo no bojo do Processo nº 041/2026, que por sua vez foi submetido ao crivo dessa Augusta Casa.</t>
+  </si>
+  <si>
+    <t>747</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/747/ccf05052026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de Retirada de Projeto de Lei Complementar n° 07-2026.</t>
+  </si>
+  <si>
+    <t>751</t>
+  </si>
+  <si>
+    <t>EMM</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/751/emenda_modificativa_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação dos artigos 7º, 13 e 15, e retifica o Anexo I contendo o Quadro Permanente de Cargos de Provimento Efetivo do Projeto de Lei Complementar nº 05, de 22 de abril de 2026, visando adequação constitucional, correção de remissões técnicas e distinção funcional de cargos.</t>
+  </si>
+  <si>
+    <t>752</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/752/emenda_modificativa_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação dos artigos 41, 42 e 57, e retifica o Anexo I do Projeto de Lei Complementar nº 06, de 22 de abril de 2026, para correção de remissões técnicas e padronização de classes funcionais.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -807,68 +1140,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/674/projeto_de_lei_-_n__01.2026_-_dispoe_sobre_a_revisao_geral_anual_dos_vencimentos_de_cargos_publicos_e_representacoes_dos_cargos_em_comissao_nos_termos_do_artigo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/678/projeto_lei_-_n02.2026_-_dispoe_sobre_a_revisao_geral_anual_dos_vencimentos_de_cargos_publicos_e_representacoes_dos_cargos_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/687/projeto_de_lei_-_n_03.2026_-_declara_de_utilidade_publica_municipal_a_associacao_dos_produtores_rurais_de_cruzeta_velha_aprorcv_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/712/projeto_de_lei_no_04-2026_-mesa_diretora_-_reajuste_global..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/715/projeto_de_lei_n_05-2026_-_gabriella_laisy_-__reconhece_a_atividade_de_condutor_de_ambulancia_como_integrante_das_acoes_e_servicos_de_saude_no_ambito_do_municipio_de_cruzeta-rn.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/673/projeto_de_lei_complementar_-_n_01.2026_-_altera_a_lei_n._274-g_de_2001_-_indices_de_atualizacao_monetaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/679/projeto_de_lei_complementar_-_n_02.2026_-_atualiza_o_valor_salarial_dos_professores_da_rede_municipal_de_educacao_de_acordo_com_a_lei_federal_no_11.738_de_16_de_julho_de_2008..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/700/projeto_de_lei_complementar_-_n03.2026_-_subcoordenador_de_informatica.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/710/projeto_de_lei_complementar_n_04-2026_-institui_programa_de_parcelamento_incentivado_-_ppi.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/675/requerimento_no_01.2026_-_walfredo_cesino.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/680/requerimento_n_02.2026_-_walfredo_cesino.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/681/requerimento_n_03.2026_-_walfredo_cesino.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/685/requerimento_n_04.2026_-_gabriella_laisy.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/688/requerimento_n_05.2026_-_itan_lobo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/689/requerimento_n_06.2026_-_patricio_sinderley.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/690/requerimento_n_07.2026_-_gabriella_laisy.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/703/requerimento_n_08-2026_-_cypriano_pinheiro_solicitando_o_trator_para_o_corte_de_terras_como_tambem_a_distribuicao_de_sementes_para_o_plantio_na_zona_rural_do_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/704/requerimento_n_09-2026_-_cypriano_pinheiro_-_solicitando_a_restauracao_das_pontes_do_rio_salgado_e_quimporo..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/705/requerimento_n_10-2026_-_gabriella_laisy_-_solicitando_a_construcao_de_dois_redutores_de_velocidade_quebra-molas_na_rua_francisco_gomes_filho..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/706/requerimento_n_11-2026_-_gabriella_laisy_-_solicitando_melhorias_na_infraestrutura_da_quadra_de_areia_atualmente_localizada_no_campo_o_boscao..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/707/requerimento_n_12-2026_-_itan_lobo_-_solicitando_a_instalacao_de_tachoes_redutores_de_velocidade_nas_ruas_proximas_as_escolas_municipais..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/709/requerimento_n_13-2026_-_katia_albertina_-_solicitando_uma_qualidade_melhor_na_iluminacao_publica_localizada_em_frente_a_casa_de_cultura..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/708/projeto_de_resolucao_n_01-2026_-institui_a_celebracao_anual_do_dia_internacional_da_mulher_no_ambito_do_poder_legislativo_cria_a_comenda_de_honra_ao_merito_feminino_e_da_outras.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/686/indicacao_n_01.2026_-_gabriella_laisy.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/683/leitura_anual_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/677/veto_total_ao_projeto_de_lei_no_01.2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/674/projeto_de_lei_-_n__01.2026_-_dispoe_sobre_a_revisao_geral_anual_dos_vencimentos_de_cargos_publicos_e_representacoes_dos_cargos_em_comissao_nos_termos_do_artigo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/678/projeto_lei_-_n02.2026_-_dispoe_sobre_a_revisao_geral_anual_dos_vencimentos_de_cargos_publicos_e_representacoes_dos_cargos_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/687/projeto_de_lei_-_n_03.2026_-_declara_de_utilidade_publica_municipal_a_associacao_dos_produtores_rurais_de_cruzeta_velha_aprorcv_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/712/projeto_de_lei_no_04-2026_-mesa_diretora_-_reajuste_global..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/715/projeto_de_lei_n_05-2026_-_gabriella_laisy_-__reconhece_a_atividade_de_condutor_de_ambulancia_como_integrante_das_acoes_e_servicos_de_saude_no_ambito_do_municipio_de_cruzeta-rn.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/719/projeto_de_lei_no_06-2026_-_cria_o_conselho_municipal_de_turismo__comtur_de_cruzeta-rn_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/724/projeto_de_lei_n_07-2026_patricio_sinderley_-_institui_a_semana_da_educacao_civica_nas_escolas_publicas_no_municipio_de_cruzeta..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/738/projeto_de_lei_n08-2026_-_cria_cargo_para_cruzeta_prev_-_dispoe_sobre_a_criacao_do_cargo_de_assistente_administrativo_previdenciario.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/745/projeto_de_lei_n08-2026_-_cria_cargo_para_cruzeta_prev_-_dispoe_sobre_a_criacao_do_cargo_de_assistente_administrativo_previdenciario.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/746/projeto_de_lei_n_10-2026_-_institui_o_certificado_de_boas_praticas_de_alfabetizacao_professora_dalvani_de_medeiros_goes..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/748/projeto_de_lei_n_11-2026-_institui_o_forum_municipal_de_educacao__fme_no_ambito_do_municipio_de_cruzeta-rn_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/673/projeto_de_lei_complementar_-_n_01.2026_-_altera_a_lei_n._274-g_de_2001_-_indices_de_atualizacao_monetaria.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/679/projeto_de_lei_complementar_-_n_02.2026_-_atualiza_o_valor_salarial_dos_professores_da_rede_municipal_de_educacao_de_acordo_com_a_lei_federal_no_11.738_de_16_de_julho_de_2008..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/700/projeto_de_lei_complementar_-_n03.2026_-_subcoordenador_de_informatica.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/710/projeto_de_lei_complementar_n_04-2026_-institui_programa_de_parcelamento_incentivado_-_ppi.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/739/projeto_de_lei_complementar_n_05-2026_-institui_o_plano_de_cargos_e_vencimentos_dos_servidores_comuns_da_prefeitura_municipal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/740/projeto_de_lei_complementar_n_06-2026__-dispoe_sobre_o_estatuto_e_o_plano_de_carreira_e_remuneracao_do_magisterio_publico_municipal_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/741/projeto_de_lei_complementar_n_07-2026_-_altera_e_revoga_dispositivos_da_lei_complementar_no_02__que_instituiu_o_regime_juridico_unico_dos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/750/projeto_de_lei_complementar_n_08-2026_-_altera_e_revoga_dispositivos_da_lei_complementar_no_02_de_23_de_dezembro_de_1992_etc..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/675/requerimento_no_01.2026_-_walfredo_cesino.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/680/requerimento_n_02.2026_-_walfredo_cesino.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/681/requerimento_n_03.2026_-_walfredo_cesino.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/685/requerimento_n_04.2026_-_gabriella_laisy.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/688/requerimento_n_05.2026_-_itan_lobo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/689/requerimento_n_06.2026_-_patricio_sinderley.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/690/requerimento_n_07.2026_-_gabriella_laisy.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/703/requerimento_n_08-2026_-_cypriano_pinheiro_solicitando_o_trator_para_o_corte_de_terras_como_tambem_a_distribuicao_de_sementes_para_o_plantio_na_zona_rural_do_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/704/requerimento_n_09-2026_-_cypriano_pinheiro_-_solicitando_a_restauracao_das_pontes_do_rio_salgado_e_quimporo..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/705/requerimento_n_10-2026_-_gabriella_laisy_-_solicitando_a_construcao_de_dois_redutores_de_velocidade_quebra-molas_na_rua_francisco_gomes_filho..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/706/requerimento_n_11-2026_-_gabriella_laisy_-_solicitando_melhorias_na_infraestrutura_da_quadra_de_areia_atualmente_localizada_no_campo_o_boscao..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/707/requerimento_n_12-2026_-_itan_lobo_-_solicitando_a_instalacao_de_tachoes_redutores_de_velocidade_nas_ruas_proximas_as_escolas_municipais..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/709/requerimento_n_13-2026_-_katia_albertina_-_solicitando_uma_qualidade_melhor_na_iluminacao_publica_localizada_em_frente_a_casa_de_cultura..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/708/projeto_de_resolucao_n_01-2026_-institui_a_celebracao_anual_do_dia_internacional_da_mulher_no_ambito_do_poder_legislativo_cria_a_comenda_de_honra_ao_merito_feminino_e_da_outras.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/686/indicacao_n_01.2026_-_gabriella_laisy.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/720/indicacao_n_02-2026_-_gabriella_laisy_-_sugerindo_a_ampliacao_dos_atendimentos_especializados_ofertados_no_ceam_centro_de_especialidades_de_atendimento_municipal_com_a_inclusao_da.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/725/indicacao_n_03-2026_-_gabriella_laisy_--_sugerindo_a_aquisicao_de_itens_hospitalares_especialmente_camas_e_colchoes_adequados..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/726/indicacao_n_04-2026_-_ariluzia_sasnara_-_sugerindo_a_criacao_do_conselho_municipal_da_juventude..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/727/indicacao_n_05-2026_-_hildeberto_diniz_-_sugerindo_a_pavimentacao_calcamento_do_trecho_da_rua_francisco_pereira_de_medeiros_localizada_no_bairro_novo_horizonte..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/731/indicacao_n_06-2026_-_itan_lobo_-_sugerindo_a_construcao_de_uma_passagem_molhada_na_zona_rural_do_sitio_salgado_no_trecho_entre_gida_e_chicuto.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/732/indicacao_n_07-2026_-_walfredo_cesino_-__sugerindo_a_instalacao_de_um_poco_tubular_nas_proximidades_do_acude_da_pitombeira..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/743/indicacao_n_09-2026-_walfredo_cesino_-_sugerindo_a_construcao_de_uma_passagem_molhada_na_comunidade_pau_lagoa_nas_proximidades_de_durval.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/744/indicacao_n_10-2026_-_walfredo_cesino_-_sugerindo_a_construcao_ou_a_disponibilizacao_de_uma_caixa_dagua_na_comunidade_rio_de_meio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/749/indicacao_n_11-2026_-_walfredo_cesino_-_a_denominacao_de_ruas_do_nosso_municipio_com_os_seguintes_nomes...pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/683/leitura_anual_2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/677/veto_total_ao_projeto_de_lei_no_01.2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/728/veto_do_projeto_de_lei_n_05-2026_-_gabriella_laisy.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/747/ccf05052026_0001.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/751/emenda_modificativa_01-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzeta.rn.leg.br/media/sapl/public/materialegislativa/2026/752/emenda_modificativa_02-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H40"/>
+  <dimension ref="A1:H76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="245.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="247.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -989,964 +1322,1927 @@
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H7" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>38</v>
       </c>
-      <c r="B8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D8" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="H9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="D10" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="H10" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="D11" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>49</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="D12" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>49</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H12" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D13" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="E13" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="F13" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H13" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" t="s">
         <v>59</v>
       </c>
-      <c r="B14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="F14" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="H14" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="D15" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="E15" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="F15" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="H15" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="D16" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="E16" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="F16" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="E17" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="F17" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H17" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>75</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
+        <v>34</v>
+      </c>
+      <c r="D18" t="s">
+        <v>59</v>
+      </c>
+      <c r="E18" t="s">
+        <v>60</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="D18" t="s">
-[...5 lines deleted...]
-      <c r="F18" t="s">
+      <c r="H18" t="s">
         <v>77</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>78</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19" t="s">
+        <v>59</v>
+      </c>
+      <c r="E19" t="s">
+        <v>60</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H19" t="s">
         <v>80</v>
-      </c>
-[...19 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>85</v>
+        <v>43</v>
       </c>
       <c r="D20" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="E20" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="F20" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="H20" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>84</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" t="s">
+        <v>85</v>
+      </c>
+      <c r="E21" t="s">
+        <v>86</v>
+      </c>
+      <c r="F21" t="s">
+        <v>87</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="H21" t="s">
         <v>89</v>
-      </c>
-[...13 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>17</v>
+      </c>
+      <c r="D22" t="s">
+        <v>85</v>
+      </c>
+      <c r="E22" t="s">
+        <v>86</v>
+      </c>
+      <c r="F22" t="s">
+        <v>87</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H22" t="s">
         <v>92</v>
-      </c>
-[...19 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="D23" t="s">
-        <v>48</v>
+        <v>85</v>
       </c>
       <c r="E23" t="s">
-        <v>49</v>
+        <v>86</v>
       </c>
       <c r="F23" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="H23" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D24" t="s">
-        <v>102</v>
+        <v>85</v>
       </c>
       <c r="E24" t="s">
-        <v>103</v>
+        <v>86</v>
+      </c>
+      <c r="F24" t="s">
+        <v>30</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="H24" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="D25" t="s">
-        <v>107</v>
+        <v>85</v>
       </c>
       <c r="E25" t="s">
-        <v>108</v>
+        <v>86</v>
       </c>
       <c r="F25" t="s">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="H25" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="D26" t="s">
-        <v>112</v>
+        <v>85</v>
       </c>
       <c r="E26" t="s">
-        <v>113</v>
+        <v>86</v>
       </c>
       <c r="F26" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="H26" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="D27" t="s">
-        <v>117</v>
+        <v>85</v>
       </c>
       <c r="E27" t="s">
-        <v>118</v>
+        <v>86</v>
       </c>
       <c r="F27" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>119</v>
+        <v>107</v>
       </c>
       <c r="H27" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="D28" t="s">
-        <v>117</v>
+        <v>85</v>
       </c>
       <c r="E28" t="s">
-        <v>118</v>
+        <v>86</v>
       </c>
       <c r="F28" t="s">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="H28" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="D29" t="s">
-        <v>117</v>
+        <v>85</v>
       </c>
       <c r="E29" t="s">
-        <v>118</v>
+        <v>86</v>
       </c>
       <c r="F29" t="s">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="H29" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="D30" t="s">
+        <v>85</v>
+      </c>
+      <c r="E30" t="s">
+        <v>86</v>
+      </c>
+      <c r="F30" t="s">
+        <v>30</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="E30" t="s">
+      <c r="H30" t="s">
         <v>118</v>
-      </c>
-[...7 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="D31" t="s">
-        <v>117</v>
+        <v>85</v>
       </c>
       <c r="E31" t="s">
-        <v>118</v>
+        <v>86</v>
       </c>
       <c r="F31" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="H31" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="D32" t="s">
-        <v>117</v>
+        <v>85</v>
       </c>
       <c r="E32" t="s">
-        <v>118</v>
+        <v>86</v>
       </c>
       <c r="F32" t="s">
-        <v>68</v>
+        <v>100</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="H32" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>72</v>
+        <v>127</v>
       </c>
       <c r="D33" t="s">
-        <v>117</v>
+        <v>85</v>
       </c>
       <c r="E33" t="s">
-        <v>118</v>
+        <v>86</v>
       </c>
       <c r="F33" t="s">
-        <v>30</v>
+        <v>128</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="H33" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>131</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" t="s">
+        <v>132</v>
+      </c>
+      <c r="E34" t="s">
         <v>133</v>
       </c>
-      <c r="B34" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G34" s="1" t="s">
-        <v>119</v>
+        <v>134</v>
       </c>
       <c r="H34" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>81</v>
+        <v>10</v>
       </c>
       <c r="D35" t="s">
-        <v>117</v>
+        <v>137</v>
       </c>
       <c r="E35" t="s">
-        <v>118</v>
+        <v>138</v>
       </c>
       <c r="F35" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>119</v>
+        <v>139</v>
       </c>
       <c r="H35" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>141</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>17</v>
+      </c>
+      <c r="D36" t="s">
         <v>137</v>
       </c>
-      <c r="B36" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E36" t="s">
-        <v>118</v>
+        <v>138</v>
       </c>
       <c r="F36" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>119</v>
+        <v>142</v>
       </c>
       <c r="H36" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>89</v>
+        <v>20</v>
       </c>
       <c r="D37" t="s">
-        <v>117</v>
+        <v>137</v>
       </c>
       <c r="E37" t="s">
-        <v>118</v>
+        <v>138</v>
       </c>
       <c r="F37" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>119</v>
+        <v>145</v>
       </c>
       <c r="H37" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="D38" t="s">
-        <v>117</v>
+        <v>137</v>
       </c>
       <c r="E38" t="s">
-        <v>118</v>
+        <v>138</v>
       </c>
       <c r="F38" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>119</v>
+        <v>148</v>
       </c>
       <c r="H38" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>97</v>
+        <v>29</v>
       </c>
       <c r="D39" t="s">
-        <v>117</v>
+        <v>137</v>
       </c>
       <c r="E39" t="s">
-        <v>118</v>
+        <v>138</v>
       </c>
       <c r="F39" t="s">
-        <v>30</v>
+        <v>151</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>119</v>
+        <v>152</v>
       </c>
       <c r="H39" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
+        <v>34</v>
+      </c>
+      <c r="D40" t="s">
+        <v>137</v>
+      </c>
+      <c r="E40" t="s">
+        <v>138</v>
+      </c>
+      <c r="F40" t="s">
+        <v>100</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H40" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>157</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41" t="s">
+        <v>137</v>
+      </c>
+      <c r="E41" t="s">
+        <v>138</v>
+      </c>
+      <c r="F41" t="s">
+        <v>87</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H41" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>160</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>43</v>
+      </c>
+      <c r="D42" t="s">
+        <v>137</v>
+      </c>
+      <c r="E42" t="s">
+        <v>138</v>
+      </c>
+      <c r="F42" t="s">
+        <v>87</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H42" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>163</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>47</v>
+      </c>
+      <c r="D43" t="s">
+        <v>137</v>
+      </c>
+      <c r="E43" t="s">
+        <v>138</v>
+      </c>
+      <c r="F43" t="s">
+        <v>87</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H43" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>166</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>51</v>
+      </c>
+      <c r="D44" t="s">
+        <v>137</v>
+      </c>
+      <c r="E44" t="s">
+        <v>138</v>
+      </c>
+      <c r="F44" t="s">
+        <v>87</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H44" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>169</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>55</v>
+      </c>
+      <c r="D45" t="s">
+        <v>137</v>
+      </c>
+      <c r="E45" t="s">
+        <v>138</v>
+      </c>
+      <c r="F45" t="s">
+        <v>87</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H45" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>172</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
         <v>10</v>
       </c>
-      <c r="D40" t="s">
-[...5 lines deleted...]
-      <c r="F40" t="s">
+      <c r="D46" t="s">
+        <v>173</v>
+      </c>
+      <c r="E46" t="s">
+        <v>174</v>
+      </c>
+      <c r="F46" t="s">
         <v>13</v>
       </c>
-      <c r="G40" s="1" t="s">
-[...3 lines deleted...]
-        <v>149</v>
+      <c r="G46" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H46" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>177</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" t="s">
+        <v>178</v>
+      </c>
+      <c r="E47" t="s">
+        <v>179</v>
+      </c>
+      <c r="F47" t="s">
+        <v>100</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H47" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>181</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>17</v>
+      </c>
+      <c r="D48" t="s">
+        <v>178</v>
+      </c>
+      <c r="E48" t="s">
+        <v>179</v>
+      </c>
+      <c r="F48" t="s">
+        <v>100</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H48" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>183</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>20</v>
+      </c>
+      <c r="D49" t="s">
+        <v>178</v>
+      </c>
+      <c r="E49" t="s">
+        <v>179</v>
+      </c>
+      <c r="F49" t="s">
+        <v>100</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H49" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>185</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>25</v>
+      </c>
+      <c r="D50" t="s">
+        <v>178</v>
+      </c>
+      <c r="E50" t="s">
+        <v>179</v>
+      </c>
+      <c r="F50" t="s">
+        <v>100</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H50" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>187</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>29</v>
+      </c>
+      <c r="D51" t="s">
+        <v>178</v>
+      </c>
+      <c r="E51" t="s">
+        <v>179</v>
+      </c>
+      <c r="F51" t="s">
+        <v>100</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H51" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>189</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>34</v>
+      </c>
+      <c r="D52" t="s">
+        <v>178</v>
+      </c>
+      <c r="E52" t="s">
+        <v>179</v>
+      </c>
+      <c r="F52" t="s">
+        <v>39</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H52" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>191</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53" t="s">
+        <v>178</v>
+      </c>
+      <c r="E53" t="s">
+        <v>179</v>
+      </c>
+      <c r="F53" t="s">
+        <v>30</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H53" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>193</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>43</v>
+      </c>
+      <c r="D54" t="s">
+        <v>178</v>
+      </c>
+      <c r="E54" t="s">
+        <v>179</v>
+      </c>
+      <c r="F54" t="s">
+        <v>87</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H54" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>195</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>47</v>
+      </c>
+      <c r="D55" t="s">
+        <v>178</v>
+      </c>
+      <c r="E55" t="s">
+        <v>179</v>
+      </c>
+      <c r="F55" t="s">
+        <v>21</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H55" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>197</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>51</v>
+      </c>
+      <c r="D56" t="s">
+        <v>178</v>
+      </c>
+      <c r="E56" t="s">
+        <v>179</v>
+      </c>
+      <c r="F56" t="s">
+        <v>87</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H56" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>199</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>55</v>
+      </c>
+      <c r="D57" t="s">
+        <v>178</v>
+      </c>
+      <c r="E57" t="s">
+        <v>179</v>
+      </c>
+      <c r="F57" t="s">
+        <v>21</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H57" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>201</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>123</v>
+      </c>
+      <c r="D58" t="s">
+        <v>178</v>
+      </c>
+      <c r="E58" t="s">
+        <v>179</v>
+      </c>
+      <c r="F58" t="s">
+        <v>100</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H58" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>203</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>127</v>
+      </c>
+      <c r="D59" t="s">
+        <v>178</v>
+      </c>
+      <c r="E59" t="s">
+        <v>179</v>
+      </c>
+      <c r="F59" t="s">
+        <v>30</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H59" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>205</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>206</v>
+      </c>
+      <c r="D60" t="s">
+        <v>178</v>
+      </c>
+      <c r="E60" t="s">
+        <v>179</v>
+      </c>
+      <c r="F60" t="s">
+        <v>30</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H60" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>208</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>209</v>
+      </c>
+      <c r="D61" t="s">
+        <v>178</v>
+      </c>
+      <c r="E61" t="s">
+        <v>179</v>
+      </c>
+      <c r="F61" t="s">
+        <v>39</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H61" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>211</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>212</v>
+      </c>
+      <c r="D62" t="s">
+        <v>178</v>
+      </c>
+      <c r="E62" t="s">
+        <v>179</v>
+      </c>
+      <c r="F62" t="s">
+        <v>128</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H62" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>214</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>215</v>
+      </c>
+      <c r="D63" t="s">
+        <v>178</v>
+      </c>
+      <c r="E63" t="s">
+        <v>179</v>
+      </c>
+      <c r="F63" t="s">
+        <v>30</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H63" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>217</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>218</v>
+      </c>
+      <c r="D64" t="s">
+        <v>178</v>
+      </c>
+      <c r="E64" t="s">
+        <v>179</v>
+      </c>
+      <c r="F64" t="s">
+        <v>21</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H64" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>220</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>221</v>
+      </c>
+      <c r="D65" t="s">
+        <v>178</v>
+      </c>
+      <c r="E65" t="s">
+        <v>179</v>
+      </c>
+      <c r="F65" t="s">
+        <v>30</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H65" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>223</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>224</v>
+      </c>
+      <c r="D66" t="s">
+        <v>178</v>
+      </c>
+      <c r="E66" t="s">
+        <v>179</v>
+      </c>
+      <c r="F66" t="s">
+        <v>110</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H66" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>226</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>227</v>
+      </c>
+      <c r="D67" t="s">
+        <v>178</v>
+      </c>
+      <c r="E67" t="s">
+        <v>179</v>
+      </c>
+      <c r="F67" t="s">
+        <v>151</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H67" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>229</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>230</v>
+      </c>
+      <c r="D68" t="s">
+        <v>178</v>
+      </c>
+      <c r="E68" t="s">
+        <v>179</v>
+      </c>
+      <c r="F68" t="s">
+        <v>151</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H68" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>232</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>233</v>
+      </c>
+      <c r="D69" t="s">
+        <v>178</v>
+      </c>
+      <c r="E69" t="s">
+        <v>179</v>
+      </c>
+      <c r="F69" t="s">
+        <v>21</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H69" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>235</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>236</v>
+      </c>
+      <c r="D70" t="s">
+        <v>178</v>
+      </c>
+      <c r="E70" t="s">
+        <v>179</v>
+      </c>
+      <c r="F70" t="s">
+        <v>100</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H70" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>238</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>239</v>
+      </c>
+      <c r="D71" t="s">
+        <v>178</v>
+      </c>
+      <c r="E71" t="s">
+        <v>179</v>
+      </c>
+      <c r="F71" t="s">
+        <v>30</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H71" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>241</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>10</v>
+      </c>
+      <c r="D72" t="s">
+        <v>242</v>
+      </c>
+      <c r="E72" t="s">
+        <v>243</v>
+      </c>
+      <c r="F72" t="s">
+        <v>13</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H72" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>246</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>17</v>
+      </c>
+      <c r="D73" t="s">
+        <v>242</v>
+      </c>
+      <c r="E73" t="s">
+        <v>243</v>
+      </c>
+      <c r="F73" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H73" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>249</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>20</v>
+      </c>
+      <c r="D74" t="s">
+        <v>242</v>
+      </c>
+      <c r="E74" t="s">
+        <v>243</v>
+      </c>
+      <c r="F74" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H74" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>252</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" t="s">
+        <v>253</v>
+      </c>
+      <c r="E75" t="s">
+        <v>254</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H75" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>257</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>17</v>
+      </c>
+      <c r="D76" t="s">
+        <v>253</v>
+      </c>
+      <c r="E76" t="s">
+        <v>254</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H76" t="s">
+        <v>259</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>